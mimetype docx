--- v0 (2026-05-16)
+++ v1 (2026-08-25)
@@ -1,20269 +1,21026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Тур  по Калининградской области  с заездом в любой день </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>продолжительностью от 3-х до 8-ми дней</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«Янтарный Вояж» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(экскурсия в день заезда  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>НЕ  входит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в тур)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="800000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Даты: </w:t>
-[...32 lines deleted...]
-        <w:t>.2026</w:t>
+        <w:t>Даты: 01.06-30.09.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11325" w:type="dxa"/>
+        <w:tblW w:w="10714" w:type="dxa"/>
         <w:tblInd w:w="-736" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="5"/>
         <w:gridCol w:w="569"/>
-        <w:gridCol w:w="10756"/>
+        <w:gridCol w:w="10140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764AC1">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>экскурсии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00B37B81" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:trHeight w:val="2077"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «На самый запад» (Маршрут: г. Балтийск - Балтийская коса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Почувствуйте дыхание свежего Балтийского ветра, гуляя по самой западной набережной России с пришвартованными здесь военными кораблями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Балтийск – бывший Пиллау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – это город с богатой довоенной историей. Здесь в разные века сталкивались политические и военные интересы Польши, России, Франции и Швеции. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вы пройдёте там, где ступала нога Петра Великого, увидите набережную, названную Русской ещё в середине 18 столетия, и гавань, где стоял русский ледокол «Ермак». Красивая довоенная архитектура и памятники отважным героям штурма Пиллау, стены старинных крепостей и новый храм, двухсотлетний маяк и величавые скульптуры Елизаветы и Петра надолго останутся в вашей памяти.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вы переправитесь на пароме на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Балтийскую косу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где увидите оборонительные сооружения 18-19вв. Гостеприимные хозяева </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Люнета</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> расскажут историю его  строительства, покажут интересные фильмы и угостят пирожками.  От стен руинированного </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">форта «Западный», </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>расположившегося на берегу моря, Вам откроется  прекрасный вид на стык трех акваторий — моря, залива и канала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Или </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00  г. Калининград — Замок Нессельбек — НП «Куршская коса» — г. Зеленоградск- г. Калининград (Маршрут: пос. Орловка – НП Куршская коса- г. Зеленоградск) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обзорная автобусная экскурсия по маршруту: г. Калининград- замок «Нессельбек» (краткая путевая информация, фото-пауза)  -  национальный парк «Куршская коса» -  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">озеро «Чайка» - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Смотровая площадка на дюне «Эфа»- открытая панорама на «Балтийское море» и «Куршский залив» - пешеходная прогулка по знаменитому маршруту «Танцующий лес»  - обед в пути (не входит в стоимость, оплачивается дополнительно) — г. Зеленоградск — пешеходная прогулка по городу, в прошлом королевскому курорту Кранцу. Знакомство с историей города и окрестностей со времен поселений викингов и до наших дней. Прогулка по променаду и парку. Осмотр достопримечательностей: кирха Святого Адальберта, памятник зеленоградским котам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>19:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:trHeight w:val="2254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00AB2046">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 Экскурсия  «Форты Кёнигсберга» или «Город-Крепость» (Маршрут: г. Калининград) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00AB2046">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Автобусная экскурсия по фортификационным сооружениям старого города (форты, бастионы, редюиты, равелины, казармы, башни)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Маршрут: Оборонительная башня «Дона» (1852 г), оборонительная башня «Врангель» (1853 г), бастион «Обертайх» (сер. XIX в.), бастион «Грольман» (сер. XIX в.),  бастион «Литовский» (сер. XIX в.), историко-культурный центр «Королевские ворота»,  редюит бастиона «Обсерватория» (сер. XIX в.), оборонительная казарма «Кронпринц» (1843-1848) – музей современного искусства, Форт № 5, Форт № 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Входной билет оплачивается дополнительно)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00AB2046">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>14:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «Курорты восточной Пруссии» (Маршрут: г. Светлогорск — г. Зеленоградск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эта экскурсия для тех, кто хочет побывать на курорте. Два города, Зеленоградск и Светлогорск, курорты федерального значения на берегу Балтийского моря. Каждый уютен и интересен по-своему. В прошлом </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>немецкие курорты Кранц и Раушен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Их развитие началось в далёком 19 веке.  Курортная атмосфера сразу же захватывает любопытных путешественников.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прогуляетесь по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пешеходной улице Зеленоградска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, знакомясь с архитектурой начала 20, конца 19 века старого Кранца. Повсюду вас будут сопровождать коты, потому что Зеленоградск – город котов, увидите элитный жилой комплекс, построенный специально для усатых и хвостатых. Прогуляетесь по широкому променаду вдоль береговой линии моря. При желании можно испить минеральной воды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в бювете королевы Луизы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">После получасового переезда вас ждёт прекрасный Светлогорск, в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>прошлом аристократический курорт Раушен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Пешеходная прогулка по исторической части города на высокой береговой дюне, 60 метров над уровнем моря никого не оставляет равнодушным.  Прогуляетесь по узеньким, петляющим улочкам, утопающим в зелени влюбое время года из-за обилия вечнозелёных растений, любуясь виллами, притаившимися между деревьями. Познакомитесь с доминантой города – водо и грязелечебницей, построенной в 1908 году, узнаете, что такое «читаслоу» и увидите современный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>театр эстрады «Янтарь - Холл».</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Для прогулки по променаду Светлогорска необходимо спуститься по широкой лестнице или на лифте, а затем подняться на фуникулёре.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17:00  Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Экскурсия «Вечерний Калининград» (Маршрут: г. Калининград)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вечерний Калининград – Кенигсберг — это совсем необычный город, вечером он открывается с другой стороны. Мы покажем Вам вечернюю красоту улиц Марауненхофа, немецких домов с хаусмарками, прогулочные зоны Верхнего озера, созданного еще в 1270 году рыцарями Тевтонского Ордена. У Вас будет возможность послушать мини-концерт самого крупного в России  органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А возможность увидеть город с воды предоставит вам </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">прогулка на теплоходе «Самбия», </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">во время которой вы оцените размеры Калининградского порта и пройдете вдоль знаменитых судов Музея мирового океана. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping" w:clear="all"/>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>21:00  Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:trHeight w:val="1784"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:00 Экскурсия «Путь в Средневековье» ( Маршрут: Г. Гвардейск ) – Замок  «Нойхаузен» (Гурьевск)  -  Замок  «Вальдау»  (пос. Низовье)   – Калининград ) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прибытие в г. Гвардейск. Обзорная экскурсия по  историческому центру г. Гвардейска и рыночной площади, Орденский ЗАМОК ТАПИАУ XIII </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(важно: экскурсия, с посещением, входной билет оплачивается дополнительно, 700,00 руб. с чел),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> водонапорная башня Тапиау (1920), Данцигерщтрассе, дом художника Ловиса Коринта (1825), ратуша 1922 г. с танцующими кукольными фигурками. ЗАМОК «ВАЛЬДАУ» экскурсия по знаменитому Орденскому замку Вальдау (XIII), посещение музея, входной билет включен в стоимость) - ЗАМОК И КИРХА «НОЙХАУЗЕН», летняя резиденция великого курфюрста Георга Вильгельма (внешний осмотр, фото- пауза)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>18:00  Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00 Экскурсия «Секреты Балтийского побережья: от Янтарного до Балтийска» (Маршрут: г. Балтийск - пос. Янтарный) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В этом захватывающем путешествии откроем для себя многообразие Балтийского моря. Наш маршрут начнется в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Балтийске</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бывший Пиллау) – самом западном форпосте военно-морского флота. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Здесь нас встретят гордые корабли и величавые лебеди, а также Шведская крепость, ставшая прототипом питерской Петропавловки. Узнаем, чем занимался Петр I под именем Петра Михайлова, и почему набережную Пиллау назвали «Русской» в 17 веке. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Далее нас ждет уютный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Янтарный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Пальминикен), где сосредоточено 80% мировых запасов янтаря и где Балтика удивляет своим спокойствием. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мы прогуляемся по узким улочкам, наслаждаясь аккуратными домиками позапрошлого века. Побываем </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на янтарном производстве</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, где мастера раскроют свои секреты. Завершим день  прогулкой по старинному парку Беккера и роскошному променаду.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00C324C9">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00C324C9">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00C324C9" w:rsidRDefault="00941FEA" w:rsidP="00C324C9">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C324C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 Обзорная экскурсия  по городу  «История и тайны Кёнигсберга- Калининграда» (Маршрут6 г. Калининград) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00C324C9" w:rsidRDefault="00941FEA" w:rsidP="00C324C9">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C324C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Обзорная экскурсия по городу с посещением исторических мест, достопримечательностей  и памятников: площадь Победы – Храм Христа Спасителя - Зал органной музыки - Кафедральный собор (XIV век) и могила И. Канта- Музей мирового океана: подводная лодка «Б-413», научно-исследовательские суда «Витязь», корабль космической связи «Виктор Пацаев» – Литовский вал – историко - культурный центр «Королевские ворота» – площадь Василевского - музей Янтаря - фортификационные и оборонительные сооружения (конец XIX века),  «Старый Кёнигсберг» - улочки старого города, район вилл «Амалиенау» - пешеходная прогулка. Приятным завершением программы станет посещение бастиона «Обертайх» (с дегустацией марципана)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00C324C9" w:rsidRDefault="00941FEA" w:rsidP="00C324C9">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C324C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13:00  Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Или </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15:00 Экскурсия  «Три стихии косы: песок, вода и ветер» (Маршрут: НП Куршская коса- Зеленоградск, Западный пляж)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эта экскурсия для тех, кто устал от суеты шумного мегаполиса и хочет вобрать в себя силу самой природы.  Вас ждут НЕ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>туристические тропы заповедной Куршской косы,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> просторы залива и волшебный закат на кромке Балтийского прибоя. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вы познаете три стихии косы – песок, воду и ветер. Поднимаясь на дюну Болотную, в полной мере ощутите под ногами мягкость белого песка. Ветер поможет  услышать его пение, акомпаниментом которому служат шелест листвы и скрип сосен. В полной мере оценить величие и красоту дюн, спускающихся к морю,  вы сможете  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>со смотровой площадки Высоты Мюллера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  Водный простор откроется нам во время </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>прогулки на катере по Куршскому заливу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Познакомившись со стихиями в национальном парке, мы отправимся на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Западный пляж Зеленоградска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>террассе кафе «Гнездо»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, установленной на кромке прибоя, будем любоваться гармонией трех стихий в лучах Балтийского заката. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>22:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Или </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18:30 Иммерсионный спектакль « ДУХ ВИКИНГОВ –ПУТЕШЕСТВИЕ ПО ДЕВЯТИ МИРАМ»  (Маршрут: пос.Романово, историческое поселение "Кауп")</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB0C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(экскурсия проводится до 30.08)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приглашаем вас в эпическое путешествие по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>девяти мирам скандинавской мифологии</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, где каждый станет частью древней легенды!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Противостояние великанам, Рагнарёк, пир с Богами Асгарда</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: добро пожаловать в атмосферу раннесредневекового эпоса, северных традиций, театра огня и гастрономических удовольствий в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>иммерсивном спектакле "Дух Викингов"!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вас ждёт уникальный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>иммерсивный спектакль</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, который перенесёт вас в эпоху викингов. Ощутите на себе дух древних скандинавских богов и познайте их тайны.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в программе Вас ждет- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Встреча с Скандинавскими Богами, Огненное шоу, Пир с Богами, Походы на драккаре, Битва с драконом, Руническая магия, Игры и полное погружение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Почувствуйте себя настоящим героем</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>23:30 окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «Курорты восточной Пруссии» (Маршрут: г. Светлогорск — г. Зеленоградск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эта экскурсия для тех, кто хочет побывать на курорте. Два города, Зеленоградск и Светлогорск, курорты федерального значения на берегу Балтийского моря. Каждый уютен и интересен по-своему. В прошлом </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>немецкие курорты Кранц и Раушен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Их развитие началось в далёком 19 веке.  Курортная атмосфера сразу же захватывает любопытных путешественников.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прогуляетесь по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пешеходной улице Зеленоградска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, знакомясь с архитектурой начала 20, конца 19 века старого Кранца. Повсюду вас будут сопровождать коты, потому что Зеленоградск – город котов, увидите элитный жилой комплекс, построенный специально для усатых и хвостатых. Прогуляетесь по широкому променаду вдоль береговой линии моря. При желании можно испить минеральной воды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в бювете королевы Луизы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">После получасового переезда вас ждёт прекрасный Светлогорск, в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>прошлом аристократический курорт Раушен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Пешеходная прогулка по исторической части города на высокой береговой дюне, 60 метров над уровнем моря никого не оставляет равнодушным.  Прогуляетесь по узеньким, петляющим улочкам, утопающим в зелени влюбое время года из-за обилия вечнозелёных растений, любуясь виллами, притаившимися между деревьями. Познакомитесь с доминантой города – водо и грязелечебницей, построенной в 1908 году, узнаете, что такое «читаслоу» и увидите современный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>театр эстрады «Янтарь - Холл».</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Для прогулки по променаду Светлогорска необходимо спуститься по широкой лестнице или на лифте, а затем подняться на фуникулёре.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17:00  Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Экскурсия «Вечерний Калининград» (Маршрут: г. Калининград)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вечерний Калининград – Кенигсберг — это совсем необычный город, вечером он открывается с другой стороны. Мы покажем Вам вечернюю красоту улиц Марауненхофа, немецких домов с хаусмарками, прогулочные зоны Верхнего озера, созданного еще в 1270 году рыцарями Тевтонского Ордена. У Вас будет возможность послушать мини-концерт самого крупного в России  органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А возможность увидеть город с воды предоставит вам </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">прогулка на теплоходе «Самбия», </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">во время которой вы оцените размеры Калининградского порта и пройдете вдоль знаменитых судов Музея мирового океана. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping" w:clear="all"/>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>21:00  Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:trHeight w:val="1217"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00  Экскурсия «Дорогами королей» (Маршрут: г. Советск - г. Неман)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экскурсия к российско-литовской границе в город </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Советск - легендарный Тильзит.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Город,  который в 1807 году посетили одновременно Наполеон Бонапарт, Российский император Александр1 и Прусская королевская чета. В котором  и был подписан знаменитый</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Тильзитский мир</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Город, где фермеры изобрели легендарный сыр «Тильзитер». Сегодня город Советск - один из самых привлекательных городов Калининградской области: одна достопримечательность сменяет другую, великолепная пешеходная зона с отреставрированными бюргерскими домами, музей военной техники под открытым небом и, конечно, мост Королевы Луизы. Мы совершим с Вами пешеходную прогулку по городу, окунёмся в историю давно минувших дней. Обязательно  заедем в город </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Неман,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> чтобы взглянуть на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">руинированный орденский замок  Рагнит (15в). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Здесь же   посетим сыроварню </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DeutschesHaus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> которая производит сыры по старинным рецептам, узнаем секреты сыроделов. Кроме того, вам будет предложена </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дегустация </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>продукции, а понравившиеся сорта сыра вы сможете купить в подарок своим близким.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 Обзорная экскурсия по городу  «История и тайны Кёнигсберга- Калининграда» (Маршрут: г. Калининград) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Обзорная экскурсия по городу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с посещением исторических мест, достопримечательностей  и памятников: площадь Победы – Храм Христа Спасителя - Зал органной музыки - Кафедральный собор (XIV век) и могила И. Канта- Музей мирового океана: подводная лодка «Б-413», научно-исследовательские суда «Витязь», корабль космической связи «Виктор Пацаев» – Литовский вал – историко - культурный центр «Королевские ворота» – площадь Василевского - музей Янтаря - фортификационные и оборонительные сооружения (конец XIX века),  «Старый Кёнигсберг» - улочки старого города, район вилл «Амалиенау» - пешеходная прогулка. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приятным завершением программы станет посещение бастиона «Обертайх» (с дегустацией марципана)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17:00  Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «Замки Балтики - история традиции вкусы»(Маршрут: пос. Родники- пос. Низовье- пос. Гурьевск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Погрузитесь в атмосферу средневековья с экскурсией по замкам Калининградской области!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вас ждёт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кирха Арнау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — старинная  готическая церквь XIV века с богатой историей и атмосферой спокойствия.  Сегодня, здесь,  на живописном берегу реки Преголи находится действующий  монастырь св.Екатерины. Осмотр этого исторического памятника проводится самостоятельно, что позволяет любоваться архитектурой в своём ритме</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Далее маршрут приведёт вас в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замок Вальдау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Мы побываем в той части замка, которая принадлежит творческой семье и по сути является жилой. Каждая комната являясь арт-пространством, создает яркие впечатления о каждом жителе замка со времен средневековья до наших дней. Старинные  залы и мебель, детали интерьера, сказочные  персонажи, являясь декорациями к многим фильмам и сказкам, которые тут снимали,  перенесут вас во времена прицесс и драконов. Хозяева замка  встретят гостей, угостят ароматными брецелями и фирменным чаем,  и конечно проведут экскурсию по замку, подвалам и территории.  Сегодня Замок Вальдау, производит много локальных гастрономических специалитетов, которые можно купить только здесь — спаржа, вяленные колбасы и хамон, шакотис, сыры, кальвадос — все изготовлено из Калининградских продуктов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Далее мы отправимся в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замок Нойхаузен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, резиденцию рыцарей Тевтонского ордена, где можно прикоснуться к прошлому и узнать историю этого величественного сооружения -  увидеть мощные замковые стены и двор, посмотреть фильм об истории строительства и реконструкций. Замок открыл свои двери для гостей в 2025 году после длительной и грандиозной реконструкции.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Только посмотрев 3 объекта  можно создать полноценное впечатление о временах, когда  Замки и кирхи в Восточной Пруссии были главными сооружениями  выполняя оборонительные, бытовые,  светские  и религиозные функции.  Все, что Вы хотели увидеть о рыцарях собрано в этой экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>14:30 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:trHeight w:val="1501"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>СБ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="10757" w:type="dxa"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>экскурсии</w:t>
+              <w:t>11:00  Экскурсия «Долгая дорога в Дюны» (Маршрут: Куршская коса- г. Зеленоградск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Обзорная автобусная экскурсия по маршруту: г. Калининград- г. Зеленоградск  (краткая путевая информация) -  национальный парк «Куршская коса» - г. Калининград. Программа экскурсии: озеро «Чайка» - Смотровая площадка на дюне «Эфа»- открытая панорама на «Балтийское море» и «Куршский залив» - пешеходная прогулка по знаменитому маршруту «Танцующий лес» Обед в пути (не входит в стоимость)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.00 Экскурсия «История в веках»». (Маршрут: Г. БАГРАТИОНОВСК  (до 1946 г. ПРЕЙСИШ-ЭЙЛАУ) – Г. ПРАВДИНСК (ФРИДЛАНД) – Г. ЖЕЛЕЗНОДОРОЖНЫЙ (ГЕРДАУЭН)) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Маршрут: Кирха Мюльхаузена - Музей истории края г. Багратионовска (входной билет включен в стоимость), экспозиция знаменитого сражения при Прейсиш-Эйлау (26 января 1807 года), Памятник трем генералам, Памятник-обелиск – Славы русского оружия, сохранившийся форбург замка Прейсиш-Эйлау, кирха Святого Георгия в Правдинске (бывш Фридланде), открытая панорама на город с высоты 60-метровой колокольни,  средневековый г. Железнодорожный (бывш. Гердауен), старинный квартал с фахтверковыми складами и причудливыми пряничными домиками –  шлюзы Мазурского канала, впечатляющие своими размерами (краткая путевая информация)– возвращение в г. Калининград</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>18:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «На другом берегу времени» (Маршрут: пос. Тургенево – г. Полесск – пос. Заливино –пос. Ильичево)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маршрут для тех, кто хочет знать и видеть гораздо больше, чем все. Для тех, предпочитает рассматривать не только привычную, но и альтернативную сторону предметов и явлений. Словом для тех, кто хочет увидеть Куршский залив не со стороны Куршской косы, а с другого его берега. А здесь, поверьте, есть много мест, посещение которых произведет неизгладимое впечатление даже на искушенных путешественников. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чего стоит только </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>старая немецкая школа «Вальдвинкель»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> построенная еще в 1890 году и бережно воссозданная нынешними хозяевами здания. Уроки, которые там проходят, дают возможность детям и взрослым почувствовать дух и атмосферу настоящей старинной немецкой школы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Но это приключение, далеко не единственное, на этом маршруте. Ведь нам еще предстоит увидеть и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>кирху Гросс-Легиттен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, в которой  продолжают возносить молитвы, и тевтонский замок Лабиау, и рукотворные каналы, не зря ведь этот край называют Прусской Венецией, и даже Орлиный мост. В </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>музее «Дом Рыбака»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вы узнаете все о рыбной ловле, а потом, пройдя живописным берегом залива, кишашего пернатыми обитателями, вы подниметесь на настоящий </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>маяк Риндерорт</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — единственный из трех, куда сегодня могут попасть гости Калининградской области. Оттуда открывается шикарный вид и, говорят,  желания, загаданные там, сбываются.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Этот день, проведенный в окружении красивой природы и  полный впечатлений, надолго останется в вашей памяти  и  даст вам представление о пролетевших веках жизни  на этой земле, полной красоты  и людей, всегда встречающих вас с открытой душой.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764AC1" w:rsidRPr="00AF7263">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
         <w:trPr>
-          <w:trHeight w:val="2077"/>
+          <w:gridBefore w:val="1"/>
+          <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>ПН</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+              <w:t>ВСК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10757" w:type="dxa"/>
+            <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C502D6" w:rsidRDefault="00C502D6" w:rsidP="00C502D6">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="white"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экскурсия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>«Черняховск: следы истории на улицах города » (Маршрут: г.Черняховск )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Не секрет, что многие едут в Калининградскую область, как в «Русскую Европу». Туда мы вас и отвезем, в город Черняховск.. В этом городе прекрасно всё — дома и улицы, фонтаны и скульптуры, кирхи и замки.Почти 90% довоенной застройки города активно приводятся в порядок., На остатках руинированного</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> замка Инстербург,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...41 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> который мы посетим,  обучаются реставраторы. Сохранившийся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замок Георгенбург</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> готовится стать музеем,  а в школе, в годы Первой Мировой войны, располагался лазарет, сестрами милосердия в котором,  служили особы царской крови.. В этом городе когда-то останавливался </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...4801 lines deleted...]
-              <w:pStyle w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наполеон Бонапарт</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">. А в хорошо сохранившемся здании лютеранской кирхи ведутся православные богослужения. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наполнившись впечатлениями мы отправимся на обед, в кафе расположенное в здании кинотеатра, построенного в начале </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> века.  В этом кинотеатре в разные годы выступали звезды черно-белого кино Марлен Дитрих и Любовь Орлова, представляя свои фильмы. Сейчас там воссоздана атмосфера тех лет, в которую мы с вами и окунемся, глядя на себя в зеркало, в котором отражались звезды прошлого века, а потом с замиранием сердца ожидая начала кинопоказа, оживляющего ушедшую эпоху. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="14"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Черняховск,  это чудесный город, который  забирает сердце без остатка, в чем вам предстоит убедиться лично.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t xml:space="preserve">09:00 </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Cambria"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>«Черняховск: следы истории на улицах города » (Маршрут: г.Черняховск )</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10:00 Экскурсия  «Вкусный Кенигсберг» (пос.Некрасово)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основателями крепости Кенигсберг были рыцари Тевтонского Ордена. Именно они в 13 веке пришли крестить язычников Пруссов. Во время экскурсии по руинированному  Замку  Шаакен,   Вы пройдете по сохранившимся залам и подвалам 13 столетия, где Вам расскажут тайны средневековья — об инквизиции и светской жизни, познакомят с бытом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Возле руин </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замка Шаакен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> расположилась</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">частная сыроварня и шоколадная фабрика «Шаакендорф». </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основатели этого «вкусного» предприятия отец и сын, не только собрали лучшие рецепты, но и воплотили свои идеи гастрономического туризма, которые сегодня являются визитной карточкой региона.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В сыроварне Вам расскажут и покажут  процесс изготовления сыра, которых сейчас  здесь производят  12 сортов — чеддер, голландский, лиска, зоке и другие.  Специально для наших гостей мы подготовили </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дегустацию   лучших 6 сортов сыра с вином и несколько видов шоколада</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Настоящий хрустящий шоколад от молочного до горького с разным составом  какао-порошка и какао-масла. Вся продукция проходит жесткую норму контроля и  имеет высокое качество.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Здесь же Вы можете приобрести всю продукцию по выгодным ценам и отвезти вкусный сувенир для  друзей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00  Экскурсия «В поисках Янтарной комнаты» (Маршрут: пос. Янтарный -  г. Светлогорск) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Почти 90% довоенной застройки города активно приводятся в порядок., На остатках руинированного</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Калининград (Кёнигсберг) – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> замка Инстербург,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">пос. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Янтарный – г. Светлогорск – г. Калининград</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Янтарный (Пальмникен)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – пешеходная прогулка по поселку, знакомство с поселком Янтарный, местом, где сосредоточено 90% мировых запасов янтаря. По одной из версий знаменитая «Янтарная комната»  затоплена в шахте Анна. Знаменитый парк им М.Беккера, пляж «Голубой флаг»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Автобусная экскурсия в город-курорт СветлогорскИстория развития города-курорта, посещение достопримечательных мест и отдых на море</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
-                <w:iCs/>
-[...9 lines deleted...]
-              <w:pStyle w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:bCs/>
+                <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Обзорная экскурсия по г. Светлогорску</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Органный зал г. Светлогорска в восстановленной капелле – естественный дендрарий и пешеходная прогулка по центру г. Светлогорска и его исторической части, театр Эстрады «Янтарь холл», место проведения музыкального фестиваля «Голосящий Кивин», янтарная мануфактура «Второе солнце». </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...50 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>17:00 Окончание экскурсии.</w:t>
-[...521 lines deleted...]
-              <w:t>16:00 Окончание экскурсии</w:t>
+              <w:t>17:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRPr="00242D09" w:rsidRDefault="00312EA3" w:rsidP="00242D09">
+    <w:p w:rsidR="00941FEA" w:rsidRPr="00242D09" w:rsidRDefault="00941FEA" w:rsidP="00242D09">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ВАЖНО! В связи со сменой сезонности в отеле цены при бронировании онлайн в отдельные даты и длительности могут незначительно отличаться от цены бумажного прайса. Корректная цена указана в кабинете онлайн. Данные цены носят ознакомительный характер!  Не оферта!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">стоимость тура, руб. на 1 человека: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-749" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="5" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1888"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2415"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="1424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764AC1" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Отель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Категория номера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3д/2н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4д/3н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5д/4н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6д/5н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7д/6н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8д/7н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764AC1" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3" w:rsidP="006016DD">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="006016DD">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гостиница «Академическая», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="003903AC" w:rsidP="003903AC">
-[...12 lines deleted...]
-              <w:t>01.06-31.08</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>01.06-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>14700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>36750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>44100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>51450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00F44DD2" w:rsidRPr="00F44DD2" w:rsidRDefault="00F44DD2" w:rsidP="00F44DD2">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="00F44DD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44DD2">
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>без питания, завтрак - 600 руб/чел</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="342A06"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764AC1" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>14700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>36750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>44100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>51450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="342A06"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764AC1" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>20550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>30825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>41100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>51375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>61650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="009107E5">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>71925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="342A06"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidRPr="00C502D6" w:rsidTr="003903AC">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00C502D6" w:rsidTr="003903AC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Пруссия», без звезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="000128B6" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
+              <w:t>01.06-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>13470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>20205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>26940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>33675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>40410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>47145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="003903AC" w:rsidRDefault="003903AC" w:rsidP="003903AC">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="003903AC" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">без питания, завтрак – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">600 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>руб/чел</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00F44DD2" w:rsidRDefault="003903AC" w:rsidP="003903AC">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C5160C" w:rsidRDefault="00C5160C" w:rsidP="00C5160C">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00C5160C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>13030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>19545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>26060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>32575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>39090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>45605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>20790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>31185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>41580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>51975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>62370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>72765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A25DF" w:rsidRPr="006016DD" w:rsidRDefault="000A25DF" w:rsidP="002008CF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="002008CF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гостиница «Турист», 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
+              <w:t>01.06-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00C5160C" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>19350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>38700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>48375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>58050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>67725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A25DF" w:rsidRPr="00F44DD2" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44DD2">
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>с завтраком</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>17450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>26175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>34900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>43625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>52350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>61075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>34425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>45900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>57375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>68850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00FD153E" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>80325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidRPr="00AF7263" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Золотая бухта», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="000128B6" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+              <w:t>01.06-30.09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>30300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>37875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>45450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>53025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">без питания, завтрак – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">860 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>14150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>28300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>35375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>42450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>49525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003903AC" w:rsidTr="003903AC">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="003903AC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>32625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>43500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>54375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00AF7263" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>65250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="00B73805" w:rsidRDefault="00992DB6" w:rsidP="000A25DF">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>76125</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:widowControl/>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница  «Шерлок», без звезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="000128B6" w:rsidRDefault="003903AC" w:rsidP="003903AC">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+              <w:t>01.06-30.09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...144 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>37800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>47250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00531E52">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>66150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRPr="000128B6" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="000128B6" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>с завтраком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...143 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00531E52">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>58835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...143 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>39900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>49875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>59850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00531E52">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>69825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidRPr="00AF7263" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Ривер сайд», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003903AC" w:rsidRPr="000128B6" w:rsidRDefault="003903AC" w:rsidP="003903AC">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>01.06-31.08</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003903AC" w:rsidRDefault="003903AC" w:rsidP="003903AC">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00C900A2" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>19680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>39360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>49200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>59040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>68880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="003903AC">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">без питания, завтрак – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1100 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7804">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>34365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>45820</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>57275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>68730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="00375EE6" w:rsidP="000A25DF">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>80185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A25DF" w:rsidTr="003903AC">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="004F723C">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000A25DF" w:rsidRDefault="000A25DF" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...716 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>22500</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>33750</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>49815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>45000</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>66420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>56250</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>83025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>67500</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>99630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...14 lines deleted...]
-              <w:t>78750</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>116235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
         <w:trPr>
-          <w:trHeight w:val="165"/>
+          <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="000128B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...26 lines deleted...]
-              <w:t>студия</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>01.09-30.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>20550</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>30825</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>41100</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>51375</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>61650</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>49815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>71925</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>58120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
         <w:trPr>
-          <w:trHeight w:val="96"/>
+          <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>19550</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>29325</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>39100</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>48875</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>51125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>58650</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>61350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>68425</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>71575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
         <w:trPr>
-          <w:trHeight w:val="165"/>
+          <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>34950</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>52425</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>69900</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>54120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>87375</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>104850</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>81180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>122325</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>94710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002008CF">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Гостиница «Дона», 3*</w:t>
-[...23 lines deleted...]
-              <w:t>(доп. место на ребенка до 14 лет)</w:t>
+              <w:t>Гостиница «Калининград», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="000128B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>01.06-30.09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>стандарт</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>16950</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>25425</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>33900</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>42375</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>50850</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>59325</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-              <w:t>С завтраком</w:t>
+            <w:r w:rsidRPr="00FF7804">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">без питания, завтрак – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">700 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7804">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="003903AC">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
         <w:trPr>
-          <w:trHeight w:val="540"/>
+          <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>15350</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>23025</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>30700</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>38375</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>46050</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>53725</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidTr="003903AC">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="562"/>
+          <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="002008CF" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...719 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00AC2E56" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>SNGL, руб.</w:t>
-            </w:r>
-[...266 lines deleted...]
-              <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>14250</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>21375</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>28500</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>35625</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>42750</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>49875</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>78750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="19"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="231"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>студия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...44 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>12900</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>19350</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>25800</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>32250</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>51375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>38700</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>61650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>45150</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>71925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>39100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>58650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>68425</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="19"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>22350</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>33525</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>52425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>44700</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>69900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>55875</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>87375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>67050</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>104850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00375EE6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>78225</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>122325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00AF7263" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Гостиница «Дона», 3*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>(доп. место на ребенка до 14 лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-30.09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25425</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>59325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F44DD2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>С завтраком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="003903AC">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>46050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>53725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="003903AC">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>63375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>76050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>88725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="003903AC">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Апарт- отель «Старт», 3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-30.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL руб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>35775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00A56467" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A56467">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Без питания, завтрак 750руб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="105"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00030A71">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>60210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>70245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00571844">
+        <w:trPr>
+          <w:trHeight w:val="105"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.09-30.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL руб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>47355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00571844">
+        <w:trPr>
+          <w:trHeight w:val="111"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidTr="00571844">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>37020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>46275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>55530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>64785</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Хостел «Подмосковье», без звезд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-30.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>35625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>49875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813ED6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Без питания, завтрак 700 руб/чел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>44700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>55875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>78225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00FA7A63" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Изола», без звезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813ED6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>01.06-31.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>18900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>28350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>37800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>47250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>56700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>66150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813ED6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Без питания, завтрак 1000 руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>31650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>47475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>63300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>79125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>94950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00F6629D" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>110775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00AF7263" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Маяк», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00813ED6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>01.06-31.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>17625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>26440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>35250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>44065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>52875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>61690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813ED6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Без питания, завтрак 750руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>30600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>38250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>45900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="00315804" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>53550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...468 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="19"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>43650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>58200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>72750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>87300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>101850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="232"/>
+          <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Гостиница «Дейма», 3*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>улучшенный</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...191 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
-[...66 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>SNGL, руб.</w:t>
+              <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>22725</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>34090</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>45450</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>56815</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>36095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>68175</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>43315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>79540</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-              <w:pStyle w:val="19"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00813ED6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>без питания, завтрак – 600 руб./чел</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="231"/>
+          <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...77 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>DBL/TWIN, руб.</w:t>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>15075</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>22615</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>30150</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>37690</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>45225</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>52765</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
-              <w:rPr>
-                <w:color w:val="FF0000"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="265"/>
+          <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>DBL/TWIN+EXB, руб.</w:t>
+              <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>--</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>--</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>--</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>--</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>68175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...14 lines deleted...]
-              <w:t>--</w:t>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>79540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Улучшенный новый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>37690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>52765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00CB0C88" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-            <w:pPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00CB0C88" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>36000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>48000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>60000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>72000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>84000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009C51B6" w:rsidRPr="00813ED6" w:rsidRDefault="009C51B6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="19"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+            <w:pPr>
+              <w:pStyle w:val="15"/>
               <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура входит: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>транспортное и экскурсионное обслуживание по программе, экологические сборы, проживание в выбранной гостинице в Калининграде.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00813ED6" w:rsidRPr="006E4D6C" w:rsidRDefault="00312EA3" w:rsidP="00813ED6">
+    <w:p w:rsidR="00941FEA" w:rsidRPr="006E4D6C" w:rsidRDefault="00941FEA" w:rsidP="00813ED6">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Дополнительно оплачивается:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00813ED6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Трансфер ж/д вокзал- гостиница –от1200 руб</w:t>
       </w:r>
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00813ED6">
-[...30 lines deleted...]
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00813ED6">
+      <w:r w:rsidRPr="00813ED6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>., аэропорт –гости</w:t>
       </w:r>
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00813ED6">
+      <w:r w:rsidRPr="00813ED6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ница -от 1800  </w:t>
       </w:r>
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00813ED6">
+      <w:r w:rsidRPr="00813ED6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>руб., завтрак</w:t>
+        <w:t xml:space="preserve">руб., завтраквгост. </w:t>
       </w:r>
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00095D79">
-[...43 lines deleted...]
-      <w:r w:rsidR="00813ED6" w:rsidRPr="00813ED6">
+      <w:r w:rsidRPr="00813ED6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«Пруссия»- 600руб., завтрак в хостеле «Подмосковье»- 700 руб., завтрак в гост «Дейма»- 600 руб., завтрак в апарт-отеле «Старт»- 750 руб., завтрак в гост. «Академическая»- 600руб., завтрак  в гост «Золотая бухта»- 860 руб., завтрак в гост «Изола»- 1000 руб., завтрак в гост «Маяк»- 750 руб, завтрак в гост «Ривер сайд»- 1100 руб., завтрак в гост. «Калининград»- 700 руб. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="00813ED6">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00813ED6">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD36B3" w:rsidRDefault="00BD36B3" w:rsidP="00BD36B3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00BD36B3">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ВАЖНО!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В день начала тура (к 12:00) туристы должны получить информационное письмо у администратора своего отеля, в котором указано точное место и время (МЕСТНОЕ!) сбора на экскурсии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2. Время начала и окончания экскурсий в программе указано ОРИЕНТИРОВОЧНОЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:ind w:left="-454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Места посадок на экскурсии:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9852" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="3800"/>
         <w:gridCol w:w="3619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Название гостиницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Место посадки в автобус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Как добраться</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidRPr="00AF7263" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Турист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>У гостиницы Турист (ул. Невского, 53)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Академическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>У гостиницы Турист (ул. Невского, 53)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="00730CE6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="00730CE6" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Золотая бухта </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Гостиница «Калининград» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">15-20 </w:t>
             </w:r>
             <w:r w:rsidRPr="0015744F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> мин пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Шерлок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRPr="008E0ADC" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="008E0ADC" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пруссия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиницы «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">20 мин на автобусе </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ривер Сайд </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRPr="0015744F" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Калининград</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Изола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10-15 минут пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ривер сайд </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Дона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10-15 минут пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Старт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>20 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Маяк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>20 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff7"/>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Подмосковье </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00813ED6" w:rsidRDefault="00813ED6" w:rsidP="009C51B6">
+          </w:tcPr>
+          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
-[...153 lines deleted...]
-    <w:p w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00764AC1">
+    <w:sectPr w:rsidR="00941FEA" w:rsidSect="00C9393F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="232" w:right="282" w:bottom="234" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="simsun;宋体">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="§­§°§®§Ц"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="simsun;宋体">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C51B6" w:rsidRDefault="009C51B6">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="402930BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F73EAE30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="брь)_眾飪皟榁᥀ƤGGⴜ:岰ᾋ×̪쮲㐵Ⲑ2Ⱄ:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="2"/>
+      <w:pStyle w:val="Heading2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="3"/>
+      <w:pStyle w:val="Heading3"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764AC1"/>
+    <w:rsid w:val="000128B6"/>
+    <w:rsid w:val="00030A71"/>
     <w:rsid w:val="000A25DF"/>
+    <w:rsid w:val="000A289A"/>
     <w:rsid w:val="00102376"/>
+    <w:rsid w:val="0015744F"/>
     <w:rsid w:val="001771A4"/>
     <w:rsid w:val="002008CF"/>
+    <w:rsid w:val="00220752"/>
     <w:rsid w:val="00230689"/>
     <w:rsid w:val="00242D09"/>
     <w:rsid w:val="002B496C"/>
     <w:rsid w:val="00312EA3"/>
     <w:rsid w:val="00315804"/>
     <w:rsid w:val="00341FD6"/>
+    <w:rsid w:val="003751D0"/>
     <w:rsid w:val="00375EE6"/>
     <w:rsid w:val="003903AC"/>
     <w:rsid w:val="0041259C"/>
     <w:rsid w:val="00441449"/>
+    <w:rsid w:val="004C0D93"/>
+    <w:rsid w:val="004F723C"/>
     <w:rsid w:val="00531E52"/>
     <w:rsid w:val="00554EB5"/>
+    <w:rsid w:val="00571844"/>
     <w:rsid w:val="006016DD"/>
     <w:rsid w:val="00612204"/>
+    <w:rsid w:val="0063166F"/>
     <w:rsid w:val="00633C40"/>
+    <w:rsid w:val="006E4D6C"/>
     <w:rsid w:val="00707A4C"/>
+    <w:rsid w:val="00730CE6"/>
     <w:rsid w:val="00764AC1"/>
+    <w:rsid w:val="007D36B2"/>
     <w:rsid w:val="00813ED6"/>
+    <w:rsid w:val="008A3D7C"/>
+    <w:rsid w:val="008E0ADC"/>
     <w:rsid w:val="009107E5"/>
+    <w:rsid w:val="00941FEA"/>
     <w:rsid w:val="00992DB6"/>
     <w:rsid w:val="009C51B6"/>
+    <w:rsid w:val="009F15DF"/>
+    <w:rsid w:val="00A05089"/>
     <w:rsid w:val="00A245A6"/>
     <w:rsid w:val="00A274D6"/>
+    <w:rsid w:val="00A3549C"/>
     <w:rsid w:val="00A56467"/>
+    <w:rsid w:val="00AB2046"/>
     <w:rsid w:val="00AC2E56"/>
     <w:rsid w:val="00AF7263"/>
+    <w:rsid w:val="00B37B81"/>
+    <w:rsid w:val="00B4143A"/>
     <w:rsid w:val="00B73805"/>
+    <w:rsid w:val="00BB73CA"/>
     <w:rsid w:val="00BD36B3"/>
+    <w:rsid w:val="00C324C9"/>
     <w:rsid w:val="00C502D6"/>
     <w:rsid w:val="00C505FE"/>
     <w:rsid w:val="00C5160C"/>
     <w:rsid w:val="00C87C1A"/>
     <w:rsid w:val="00C900A2"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rsid w:val="00CB0C88"/>
+    <w:rsid w:val="00D668E0"/>
     <w:rsid w:val="00D80D95"/>
     <w:rsid w:val="00DE74CC"/>
+    <w:rsid w:val="00E270B5"/>
     <w:rsid w:val="00EA6A9E"/>
+    <w:rsid w:val="00EE1A77"/>
+    <w:rsid w:val="00EE5F3E"/>
     <w:rsid w:val="00EF101A"/>
     <w:rsid w:val="00F44DD2"/>
+    <w:rsid w:val="00F65B94"/>
     <w:rsid w:val="00F6629D"/>
+    <w:rsid w:val="00F66BAE"/>
+    <w:rsid w:val="00FA0938"/>
     <w:rsid w:val="00FA7730"/>
     <w:rsid w:val="00FD153E"/>
+    <w:rsid w:val="00FF7804"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:uiCompat97To2003/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15007521"/>
-  <w15:docId w15:val="{34BE7CD6-941A-428A-B70B-A124E429B064}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -20328,13189 +21085,5669 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...108 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="10"/>
-[...1 lines deleted...]
-    <w:link w:val="11"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading1Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="10"/>
-[...1 lines deleted...]
-    <w:link w:val="20"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading2Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="10"/>
-[...1 lines deleted...]
-    <w:link w:val="30"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading3Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="140"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a3">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="10"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="29"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="30"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="32"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="19"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="20"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="22"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="31"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:smallCaps/>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:color w:val="5A5A5A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="33"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ab">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
+    <w:name w:val="Heading 1 Char1"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="40"/>
-      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
+    <w:name w:val="Heading 2 Char1"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char1">
+    <w:name w:val="Heading 3 Char1"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="30"/>
-      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char1">
+    <w:name w:val="Heading 4 Char1"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
+    <w:name w:val="Heading 5 Char1"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char1">
+    <w:name w:val="Heading 6 Char1"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char1">
+    <w:name w:val="Heading 7 Char1"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:i/>
-      <w:iCs/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char1">
+    <w:name w:val="Heading 8 Char1"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:i/>
-      <w:iCs/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char1">
+    <w:name w:val="Heading 9 Char1"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:i/>
-      <w:iCs/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="af"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="TitleChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
-[...2 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar1">
+    <w:name w:val="Title Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="af1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
-[...2 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar1">
+    <w:name w:val="Subtitle Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="29"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:uiPriority w:val="29"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar1">
+    <w:name w:val="Quote Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
-[...2 lines deleted...]
-    <w:uiPriority w:val="30"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar1">
+    <w:name w:val="Intense Quote Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af8">
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-[...4 lines deleted...]
-  <w:style w:type="table" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
+    <w:name w:val="Footer Char1"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:uiPriority w:val="59"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="12">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...44 lines deleted...]
-  <w:style w:type="table" w:styleId="23">
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...66 lines deleted...]
-  <w:style w:type="table" w:styleId="31">
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:uiPriority w:val="99"/>
-    <w:tblPr>
-[...9016 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
+    <w:name w:val="Grid Table 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
+    <w:name w:val="List Table 1 Light"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:color w:val="404040"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...82 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...64 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...62 lines deleted...]
-  <w:style w:type="character" w:styleId="afa">
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
-      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afb">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="afc"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afd">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="aff"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9393F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar1">
+    <w:name w:val="Endnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="42">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="52">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="61">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="71">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="81">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="91">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:uiPriority w:val="39"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:basedOn w:val="Heading1"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9393F"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="92">
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="9">
     <w:name w:val="Основной шрифт абзаца9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
     <w:name w:val="WW8Num1z4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
     <w:name w:val="WW8Num1z5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
     <w:name w:val="WW8Num1z6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
     <w:name w:val="WW8Num1z7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
     <w:name w:val="WW8Num1z8"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="82">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8">
     <w:name w:val="Основной шрифт абзаца8"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="72">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7">
     <w:name w:val="Основной шрифт абзаца7"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="62">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="6">
     <w:name w:val="Основной шрифт абзаца6"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="53">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5">
     <w:name w:val="Основной шрифт абзаца5"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="43">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="4">
     <w:name w:val="Основной шрифт абзаца4"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3">
     <w:name w:val="Основной шрифт абзаца3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Absatz-Standardschriftart"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Основной шрифт абзаца2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
     <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
     <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
     <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
     <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
     <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
     <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Основной шрифт абзаца1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111111"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111111"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a">
     <w:name w:val="Символ нумерации"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
     <w:name w:val="Маркеры списка"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="Times New Roman" w:hAnsi="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
     <w:name w:val="Основной текст Знак"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00722053"/>
+    <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a0">
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aff6">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="100">
     <w:name w:val="Указатель10"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
-      <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70">
     <w:name w:val="Название объекта7"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90">
     <w:name w:val="Указатель9"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
     <w:name w:val="Название объекта6"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80">
     <w:name w:val="Указатель8"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
     <w:name w:val="Название объекта5"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71">
     <w:name w:val="Указатель7"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
     <w:name w:val="Название объекта4"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Указатель6"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
     <w:name w:val="Название объекта3"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
     <w:name w:val="Указатель5"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Название объекта2"/>
-    <w:basedOn w:val="10"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
     <w:name w:val="Указатель4"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Название объекта1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
     <w:name w:val="Указатель3"/>
-    <w:basedOn w:val="a"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Название2"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Название1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Указатель1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
     <w:name w:val="Содержимое таблицы"/>
-    <w:basedOn w:val="a"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="aff7"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Блочная цитата"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:after="283"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="101">
     <w:name w:val="Название объекта10"/>
-    <w:basedOn w:val="a"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Без интервала1"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Обычная таблица1"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:rFonts w:cs="DejaVu Sans"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:bidi="hi-IN"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Название объекта11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B37B81"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1849169949">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1450516311">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450516312">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450516313">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal_Wordconv.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4638</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>4180</Words>
+  <Characters>23826</Characters>
+  <Application>Microsoft Office Outlook</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>220</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31013</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Тур  по Калининградской области  с заездом в любой день </dc:title>
+  <dc:subject/>
   <dc:creator>one</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>