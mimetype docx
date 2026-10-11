--- v1 (2026-08-25)
+++ v2 (2026-10-11)
@@ -1,20957 +1,15624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="4F828C4A" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="5E4CDB8E" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Тур  по Калининградской области  с заездом в любой день </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="458FCD46" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>продолжительностью от 3-х до 8-ми дней</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="38C2C57B" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«Янтарный Вояж» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="231ECB5D" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(экскурсия в день заезда  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>НЕ  входит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2300DC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в тур)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="6F6C73CB" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="800000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="41D2F4E5" w14:textId="742749F4" w:rsidR="00764AC1" w:rsidRDefault="00312EA3" w:rsidP="00480EE7">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Даты: 01.06-30.09.2026</w:t>
+        <w:t xml:space="preserve">Даты: </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="-567"/>
+      <w:r w:rsidR="00D860E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>с 01.10-31.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10714" w:type="dxa"/>
         <w:tblInd w:w="-736" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5"/>
         <w:gridCol w:w="569"/>
-        <w:gridCol w:w="10140"/>
+        <w:gridCol w:w="10145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="16DF4924" w14:textId="77777777" w:rsidTr="00BB6164">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="5509CE5B" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="743E58BD" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00B37B81" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w:rsidRPr="00B37B81" w14:paraId="6207EF50" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
           <w:trHeight w:val="2077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="0F05B4EF" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>ПН</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="68FAF9E8" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="7F522540" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="0D6BFEA4" w14:textId="23C7817D" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>09:00 Экскурсия «На самый запад» (Маршрут: г. Балтийск - Балтийская коса)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="688D13EF" w14:textId="5170827F" w:rsidR="00873F6E" w:rsidRPr="00750CF7" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:i/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маршрут для тех, кто хочет увидеть Калининградскую область дальше привычных городских прогулок. Вы пройдёте по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балтийску — самому западному городу России, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ветра и старых крепостных стен: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>увидите Русскую набережную, гавань с военными кораблями, довоенную архитектуру, маяк</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, самую большую конную </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>скульптуру императрицы Елизаветы Петровны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Затем — переправа </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на пароме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на Балтийскую косу: оборонительные сооружения, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>музей Старый Люнет, пляжи, море</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -- виды, как с картинок в социальных сетях.                                                                                                                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BF5986" w14:textId="0742B52F" w:rsidR="00873F6E" w:rsidRPr="00BB6164" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="a2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>С собой обязательно брать паспорт РФ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511FC311" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-                <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...122 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8B33F3" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>16:00 Окончание экскурсии</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              <w:t xml:space="preserve">Или </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5954C3C6" w14:textId="72834580" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00  </w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Экскурсия «Три топовых места за один день: замок, национальный парк и город-курорт» (Маршрут: пос. Орловка – НП Куршская коса- г. Зеленоградск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016B2B10" w14:textId="1E8C8871" w:rsidR="00873F6E" w:rsidRPr="00750CF7" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>национальный парк Куршская коса</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, внесенный в список мирового наследия ЮНЕСКО как объект, не имеющий аналогов — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на узкую полоску земли между Балтийским морем и Куршским заливом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где за один день увидим сразу несколько лиц региона. Сделаем </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>фото-паузу у замка Нессельбек</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, затем поедем в национальный парк: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>озеро Чайка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>смотровая площадка дюны "Эфа",</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> откуда увидим панораму на море и залив, бескрайние песчаные дюны и посетим маршрут Танцующий лес.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075FC3E8" w14:textId="77777777" w:rsidR="00873F6E" w:rsidRPr="00750CF7" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">После косы продолжим путь </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в Зеленоградск</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, бывший королевский </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>курорт Кранц</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пройдём по городу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, увидим кирху 1904 года, довоенную водонапорную башню, бескрайний променад и все что связано с котами, поскольку это в "кошачий" город. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCAA424" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-            </w:pPr>
-[...118 lines deleted...]
-              </w:rPr>
               <w:t>19:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="57EE81B3" w14:textId="77777777" w:rsidTr="00873F6E">
         <w:trPr>
-          <w:trHeight w:val="2254"/>
+          <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="6574C22D" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>ВТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="4B4A2AB0" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="775482D1" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00AB2046">
+          <w:p w14:paraId="4B15CB2C" w14:textId="23B4789C" w:rsidR="00873F6E" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00873F6E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...90 lines deleted...]
-            <w:pPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 </w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экскурсия «Оборонительное кольцо Кенигсберга» (Маршрут: г. Калининград) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DDD2A0" w14:textId="25192BEF" w:rsidR="00873F6E" w:rsidRPr="00750CF7" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проедем по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оборонительному кольцу старого Кёнигсберга</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и за 4 часа соберём главные фортификационные точки </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">внутреннего и внешнего оборонительного кольца </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Калининграда. Увидим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>башни Дона и Врангель, бастионы Обертайх, Грольман и Литовский, Королевские ворота, редюит бастиона Обсерватория, казарму Кронпринц, Форт №5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.                                                                                                                                                                                                                                                          Во время экскурсии запланировано посещение самого знаменитого </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>форта №11 Дёнхофф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где прошлое встречается с настоящим. Этот уникальный и очень масштабный объект, построенный в XIX в. Вы увидите </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>наземную и подземную часть форта, казармы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, узнаете, как </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>подавали орудия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, пройдете по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тайным ходам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и узнаете историю </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Ночной перины Кёнигсберга".</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002B86D0" w14:textId="41879EB6" w:rsidR="00A05089" w:rsidRPr="00873F6E" w:rsidRDefault="00873F6E" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Доп. оплата:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вх. билет с экскурсионным обслуживанием в Форт № 11 взр. 750 руб,/ дет. 450 руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D89903B" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00AB2046">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>14:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+          <w:p w14:paraId="216F289D" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
             <w:pPr>
               <w:keepLines/>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="4075C835" w14:textId="7F529345" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>09:00 Экскурсия «Курорты восточной Пруссии» (Маршрут: г. Светлогорск — г. Зеленоградск)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="4BDEB092" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRDefault="00873F6E" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся к двум самым популярным и атмосферным курортам Балтийского побережья — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...24 lines deleted...]
-              <w:spacing w:after="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бывшим Кранцу и Раушену</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Когда-то в эти города съезжались со всей Европы для отдыха и лечения, а сейчас кадры с Зеленоградска и Светлогорска ежедневно публикуются в социальных сетях и вызывают всеобщий восторг. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Начнём со Светлогорска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Здесь вас встретят </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">великаны-сосны, кварталы вилл, домик звездочёта </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>из "Красной шапочки"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и водонапорная башня</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -- бывшая водолечебница. Заглянем в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>парк Германа Брахерта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с мраморной скульптурой девушки, несущей воду. Осмотрим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">железнодорожный вокзал и скульптуру царевне Лягушке </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- истории всех этих объектов вам расскажет наш профессиональный гид, который умеет вовлекать с первого слова.                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      После недолгого переезда окажемся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в Зеленоградске.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Курортному проспекту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, который застроен красочными магазинчиками с различными инсталляциями. Сделаем селфи со </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">скульптурой курортницы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и пройдём </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аллею Дружбы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Дойдём до </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Водонапорной башни</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>старинной кирхи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и выйдем на отреставрированный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>променад,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с которого открывается вид на бескрайнее </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>море и бювет Королевы Луизы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где можно бесплатно попробовать лечебно-столовую минеральную воду. В этом городе вас ждёт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>множество котов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -- ведь они главные местные жители, и их изображения буквально на каждом шагу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C1DAA9" w14:textId="1CE65885" w:rsidR="00A05089" w:rsidRPr="003421F2" w:rsidRDefault="00A05089" w:rsidP="00480EE7">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
-                <w:i/>
-[...297 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>21:00  Окончание экскурсии.</w:t>
+              <w:t>17:00  Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w:rsidRPr="003421F2" w14:paraId="291CD46D" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
           <w:trHeight w:val="1784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="73F2970D" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="3C99C48F" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+          <w:p w14:paraId="72167F15" w14:textId="144BE340" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:00 </w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Экскурсия «Замки Восточной Пруссии» (Маршрут: Г. Гвардейск) – Замок «Нойхаузен» (Гурьевск) - Замок «Вальдау» (пос. Низовье) – Калининград)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F95E033" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
-[...43 lines deleted...]
-              <w:pStyle w:val="a2"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся по маршруту </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>старых орденских замков и городов Восточной Пруссии</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Начнём </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с Гвардейска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, компактного ровинциального городка: пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рыночной площади, увидим водонапорную башню, ратушу, кирху и дом художника Ловиса Коринта.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Главная историческая точка города </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>— замок Тапиау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, который можно посетить за дополнительную плату. Его совсем недавно открыли после реконструкции, туда стоит зайти ради оружейной комнаты, рыцарских залов, габиленов и духа средневековья. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642FF5B6" w14:textId="608897C5" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дальше поедем в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Низовье</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и посетим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>муниципальную часть замка Вальдау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где нам покажут предеметы быта жителей и хозяев замка. А ещё узнаем, чем занимался </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Петр I,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> когда останавливался в замке во время </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Великого Посольства</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Дальше дорога приведёт в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гурьевск</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где сделаем </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>фото-паузу у замка Нойхаузен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, восстановленного в точности, как он был в прошлых веках. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E59B86F" w14:textId="26ABC2FA" w:rsidR="00BB6164" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Доп. оплата:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> входной билет в замок Тапиау — 700 ₽ с человека</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B013D1" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00480EE7" w:rsidRDefault="00A05089" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A05089">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>18:00  Окончание экскурсии.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+          <w:p w14:paraId="31F4FF36" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="1EEF7CA2" w14:textId="6C14AFF5" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00 Экскурсия «Секреты Балтийского побережья: от Янтарного до Балтийска» (Маршрут: г. Балтийск - пос. Янтарный) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-            <w:pPr>
+          <w:p w14:paraId="4AE0B2EC" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся вдоль Балтики — от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...18 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>серьёзного Балтийска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>спокойного Янтарного</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где море, история и янтарь складываются в один насыщенный маршрут.                                                                                                                                                                                                                                                                                  В Балтийске, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бывшем Пиллау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, увидим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Шведску крепость</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, которая является прототипом Петропавловской. У </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>скульптуры Петра I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> узнаем, чем занимался император, пока находился в Пиллау, выдавая себя за русского плотника. Пройдёмся по величественной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Русской набережной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, с которой открываются виды на мощные корабли и самый крупный в мире </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>конный памятник Елизавете Петровне</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. А также узнаем, каким образом Балтийск стал самым западным форпостом флота. Самые любопытные туристы смогут пройтись к концу </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>молла</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, откуда открываются </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>просторы Балтийского моря.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BA89A9" w14:textId="0F25E4F1" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дальше поедем в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Янтарный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — посёлок, связанный с главными запасами янтаря в России. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пройдём по улицам города</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>побываем на янтарном производстве</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, увидим, как из сырца солнечный камень становится ювелирным изделием, а затем выйдем к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>парку Беккера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и просторному променаду у моря. Финальная точка экскурсии при хорошей погоде -- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>просторный пляж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, который обладает наградой Голубой флаг за свою исключительную красоту и чистоту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AF4748" w14:textId="415F8EF0" w:rsidR="00BB6164" w:rsidRPr="00480EE7" w:rsidRDefault="00BB6164" w:rsidP="00480EE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">С собой обязательно брать паспорт РФ. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68809D3B" w14:textId="2C0F9004" w:rsidR="00A05089" w:rsidRPr="003421F2" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
                 <w:b/>
-                <w:i/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17:00 Окончание экскурсии</w:t>
+            </w:r>
+            <w:r w:rsidR="00C324C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>17:00 Окончание экскурсии</w:t>
-[...663 lines deleted...]
-              <w:t>23:30 окончание экскурсии</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="4FB596D9" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="520E13F7" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>ЧТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="0120D7AE" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="63FEE5BB" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="44C027A0" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="1ABD11A0" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="6259DB33" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2C3B1696" w14:textId="27338E6E" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>09:00 Экскурсия «Курорты восточной Пруссии» (Маршрут: г. Светлогорск — г. Зеленоградск)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="7FEBE414" w14:textId="3BCCA8D9" w:rsidR="00BB6164" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-                <w:i/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся к двум самым популярным и атмосферным курортам Балтийского побережья — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бывшим Кранцу и Раушену</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Когда-то в эти города съезжались со всей Европы для отдыха и лечения, а сейчас кадры с Зеленоградска и Светлогорска ежедневно публикуются в социальных сетях и вызывают всеобщий восторг. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Начнём со Светлогорска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Здесь вас встретят </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">великаны-сосны, кварталы вилл, домик звездочёта </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>из "Красной шапочки"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и водонапорная башня</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -- бывшая водолечебница. Заглянем в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>парк Германа Брахерта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с мраморной скульптурой девушки, несущей воду. Осмотрим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">железнодорожный вокзал и скульптуру царевне Лягушке </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- истории всех этих объектов вам расскажет наш профессиональный гид, который умеет вовлекать с первого слова.                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      После недолгого переезда окажемся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в Зеленоградске.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Курортному проспекту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, который застроен красочными магазинчиками с различными инсталляциями. Сделаем селфи со </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">скульптурой курортницы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и пройдём </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аллею Дружбы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Дойдём до </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Водонапорной башни</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>старинной кирхи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и выйдем на отреставрированный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>променад,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с которого открывается вид на бескрайнее </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>море и бювет Королевы Луизы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где можно бесплатно попробовать лечебно-столовую минеральную воду. В этом городе вас ждёт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>множество котов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -- ведь они главные местные жители, и их изображения буквально на каждом шагу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F284E6" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00480EE7" w:rsidRDefault="00A05089" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...196 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>17:00  Окончание экскурсии.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="39482896" w14:textId="4D3D330D" w:rsidR="003421F2" w:rsidRPr="00BB6164" w:rsidRDefault="003421F2" w:rsidP="003421F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A05089">
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>21:00  Окончание экскурсии.</w:t>
+              <w:t>Или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDC4A45" w14:textId="406D32A1" w:rsidR="003421F2" w:rsidRDefault="003421F2" w:rsidP="003421F2">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14:00 Обзорная экскурсия по городу  «История и тайны Кёнигсберга- Калининграда» (Маршрут: г. Калининград)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05089">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383C26BA" w14:textId="76A6780C" w:rsidR="00BB6164" w:rsidRPr="00A05089" w:rsidRDefault="00BB6164" w:rsidP="003421F2">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маршрут для тех, кто хочет </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>за 3 часа увидеть Калининград</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> полноценно и без самостоятельной логистики. Вы проедете и пройдёте по главным точкам города: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>площадь Победы, Храм Христа Спасителя, Кафедральный собор, подводная лодка Б-413, судно Витязь, Литовский вал, Королевские ворота, площадь Василевского и Музей янтаря</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Отдельная часть экскурсии — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Амалиенау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> старый немецкий район с виллами, тихими улицами и атмосферой бывшего Кёнигсберга. Завершим маршрут </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в бастионе «Обертайх»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> где вас ждёт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дегустация марципана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55699CEA" w14:textId="3D7C8445" w:rsidR="003421F2" w:rsidRPr="003421F2" w:rsidRDefault="003421F2" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17:00  Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="1E692908" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
           <w:trHeight w:val="1217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="0468D482" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>ПТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="44AD3241" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="436DB5D7" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:p w14:paraId="7EF6BAE5" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 Обзорная экскурсия по городу  «История и тайны Кёнигсберга- Калининграда» (Маршрут: г. Калининград) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B05937D" w14:textId="325C510F" w:rsidR="00BB6164" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164" w:rsidP="00A05089">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экскурсия к российско-литовской границе в город </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маршрут для тех, кто хочет </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>за 3 часа увидеть Калининград</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> полноценно и без самостоятельной логистики. Вы проедете и пройдёте по главным точкам города: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>площадь Победы, Храм Христа Спасителя, Кафедральный собор, подводная лодка Б-413, судно Витязь, Литовский вал, Королевские ворота, площадь Василевского и Музей янтаря</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Отдельная часть экскурсии — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Амалиенау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> старый немецкий район с виллами, тихими улицами и атмосферой бывшего Кёнигсберга. Завершим маршрут </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в бастионе «Обертайх»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> где вас ждёт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дегустация марципана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2624FE" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00480EE7" w:rsidRDefault="00A05089" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A05089">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidRPr="00480EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>17:00 Окончание экскурсии</w:t>
-[...124 lines deleted...]
-              </w:rPr>
               <w:t>17:00  Окончание экскурсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="7E65EB74" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Или</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2706B069" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «Замки Балтики - история традиции вкусы» (Маршрут: пос. Родники- пос. Низовье- пос. Гурьевск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A6856A" w14:textId="23D8D600" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>следам средневековой Восточной Пруссии</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — к кирхе, замкам и живым историям людей, которые сегодня возвращают этим местам смысл. Увидим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кирху Арнау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на берегу реки Преголя. Сейчас кирха является частью монастыря. Затем поедем в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замок Вальдау:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>залам, подвалам и территории, увидим арт-пространства, старинные интерьеры и детали</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, знакомые вам по фильмам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675900AF" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Хозяева замка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> встретят гостей, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведут экскурсию</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>угостят брецелями с фирменным чаем.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Здесь же можно </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>приобрести локальные деликатесы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, которые делают из местных продуктов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C359FC" w14:textId="11FA1456" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Завершим маршрут в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замке Нойхаузен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>резиденции рыцарей Тевтонского ордена,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> открытой для гостей после реконструкции. Вас встретит </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гид в аутентичном костюме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проведёт по территории, оружейному залу и покажет фильм об истории замка</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.                                                                                                                                                                                                                                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6009EA" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>09:00 Экскурсия «Замки Балтики - история традиции вкусы»(Маршрут: пос. Родники- пос. Низовье- пос. Гурьевск)</w:t>
-[...229 lines deleted...]
-              </w:rPr>
               <w:t>14:30 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="30700DAC" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
           <w:trHeight w:val="1501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="4357D546" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СБ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="1B9DAF34" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="0B573064" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2AE81F48" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2604D46A" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2255B662" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+          <w:p w14:paraId="4D429934" w14:textId="760BAF7E" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A05089">
+            <w:r w:rsidRPr="00873F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>11:00  Экскурсия «Долгая дорога в Дюны» (Маршрут: Куршская коса- г. Зеленоградск)</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11:00  Экскурсия «В царство моря и дюн» (Маршрут: Куршская коса- г. Зеленоградск</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6164" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604B3DC6" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>национальный парк Куршская коса</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> через Зеленоградск. Не выходя из автобуса услышите историю города и интересные факты о нём. Дальше на косу — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>узкую полоску земли между Балтийским морем и Куршским заливом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где за один день можно увидеть самые узнаваемые природные места региона. В программе: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>озеро Чайка, смотровая площадка дюны Эфа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с панорамой на море, залив и песчаные дюны, а также </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>маршрут Танцующий лес</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, где сосны принимают необычные формы и создают одно из самых фотогеничных мест косы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED4DA5E" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>17:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
-[...2 lines deleted...]
-              <w:spacing w:line="11" w:lineRule="atLeast"/>
+          <w:p w14:paraId="46CA4248" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...3 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00A05089">
+          <w:p w14:paraId="585DA0FE" w14:textId="0D6A9C2A" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Экскурсия «Сердце Южной Пруссии: три города и шлюз». (Маршрут: Г. БАГРАТИОНОВСК (до 1946 г. ПРЕЙСИШ-ЭЙЛАУ) – Г. ПРАВДИНСК (ФРИДЛАНД) – Г. ЖЕЛЕЗНОДОРОЖНЫЙ (ГЕРДАУЭН)) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6BB98A" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Поедем по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>маршруту старых городов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, где история области читается в кирхах, замковых руинах, площадях и сохранившихся кварталах.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB9B75A" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Увидим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кирху Мюльхаузена</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, посетим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Музей истории края в Багратионовске</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с экспозицией сражения при Прейсиш-Эйлау, остановимся у </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>памятника трём генералам, обелиска Славы русского оружия и форбурга замка Прейсиш-Эйлау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. В </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Правдинске</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поднимемся к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кирхе Святого Георгия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и откроем панораму города с 60-метровой колокольни. Дальше — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Железнодорожный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с фахверковыми складами, старинным кварталом и «пряничными» домиками, а также </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>шлюз Мазурского канала</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с краткой путевой информацией.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1430D535" w14:textId="15C27522" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="003421F2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.00 Экскурсия «История в веках»». (Маршрут: Г. БАГРАТИОНОВСК  (до 1946 г. ПРЕЙСИШ-ЭЙЛАУ) – Г. ПРАВДИНСК (ФРИДЛАНД) – Г. ЖЕЛЕЗНОДОРОЖНЫЙ (ГЕРДАУЭН)) </w:t>
-[...57 lines deleted...]
-              </w:rPr>
               <w:t>18:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...283 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="00A05089">
+      <w:tr w:rsidR="00A05089" w14:paraId="1C86CDC5" w14:textId="77777777" w:rsidTr="00A05089">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="none" w:sz="96" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="255" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="55C95AE5" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>ВСК</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="28B0F41C" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="2791A5BF" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
+          <w:p w14:paraId="1990667B" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00A05089" w:rsidRDefault="00941FEA" w:rsidP="00B37B81">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00A05089">
+          <w:p w14:paraId="53B84B35" w14:textId="2080AC4F" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>09:00 Экскурсия «Черняховск: следы истории на улицах города » (Маршрут: г.Черняховск )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F485E57" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в Черняховск</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — город, который лучше всех в области сохранил свой внешний облик после войны. Главная точка маршрута — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>замок Инстербург: руины старой орденской крепости и пространство,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с которого начиналась средневековая история города.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26581583" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">После пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>улицам Черняховска</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: увидим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>башни Свято-Михайловского собора и костёла Святого Бруно,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> который является братом Кафедрального собора в Калининграде. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прусские школы, госпиталь, старые фабрики, водонапорная башня и памятники героям </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>— от Барклая-де-Толли до Черняховского – всё это мы осмотрим во время неспешной пешей прогулки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3DF744" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Особая часть экскурсии — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обед в историческом кафе «Акватория».</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дальше пройдём в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кинозал старого немецкого кинотеатра</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где посмотрим </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отрывок чёрно-белого фильма</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и почувствуем атмосферу места, где когда-то выступали </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>актрисы Марлен Дитрих и Любовь Орлова</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. На обратном пути заедем к обелиску Барклаю-де-Толли, здесь захоронено сердце полководца.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F83D360" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="simsun;宋体" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A05089">
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17:00 Окончание экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F51002F" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>«Черняховск: следы истории на улицах города » (Маршрут: г.Черняховск )</w:t>
-[...12 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
-              <w:rPr>
-[...169 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A05089">
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41810402" w14:textId="1A5F6D40" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00873F6E">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10:00 Экскурсия  «Вкусный Кенигсберг» (пос.Некрасово</w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>: замок Шаакен, сыроварня Шаакендорф)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59EEE260" w14:textId="41EADD91" w:rsidR="00BB6164" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164" w:rsidP="00480EE7">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отправимся в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Некрасово </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>короткий</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, но </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">насыщенный маршрут. В замке Шаакен пройдём вдоль руинированных стен к мрачным подвалам, увидим модель пыточной времён инквизиции </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">— эта жуткая часть экскурсии никого не оставит равнодушным. Вы сможете опробовать на себе </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ведьмин камень</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>примерить доспехи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и даже </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пострелять из лука за дополнительную оплату</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Мы специально даём свободное время на детальный осмотр территории замка, чтобы была возможность осмотреть объекты поближе.                                                                                                                                                                                                                                                                                                                         После за пару минут дойдём </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>до семейной сыроварни и шоколадной фабрики «Шаакен Дорф»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> где нас ждёт особенно вкусная часть программы: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>местные сыры, марципаны, шоколад и домашнее вино.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сначала </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>расскажут про особенности приготовления всех вкусностей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а затем перейдём от слов к делу: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">продегустируем локальную продукцию. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Понравившееся можно будет купить на месте и привезти домой в качестве необычного сувенира. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089E2FD0" w14:textId="77777777" w:rsidR="00A05089" w:rsidRDefault="00A05089" w:rsidP="00B37B81">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>или</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05089">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A05089">
+              <w:lastRenderedPageBreak/>
+              <w:t>14:00 Окончание экскурсии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379D0333" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>10:00 Экскурсия  «Вкусный Кенигсберг» (пос.Некрасово)</w:t>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00A05089">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
-                <w:bCs/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D907DB1" w14:textId="52B5191F" w:rsidR="00A05089" w:rsidRPr="00BB6164" w:rsidRDefault="00A05089" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
+              <w:spacing w:line="11" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...23 lines deleted...]
-              <w:pStyle w:val="a2"/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00  </w:t>
+            </w:r>
+            <w:r w:rsidR="00873F6E" w:rsidRPr="00BB6164">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экскурсия «Янтарный путь» (Маршрут: пос. Янтарный - г. Светлогорск) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564CDFB3" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маршрут для тех, кто хочет за один день увидеть </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="a2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>два разных места у Балтики</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Янтарный – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">посёлок с широким пляжем и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>курортный Светлогорск</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с немецкими виллами, парком и старой архитектурой. В Янтарном пройдём по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>парку Беккера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, выйдем на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>променад и пляж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, а после оставим свободное время для самостоятельного обеда. Отдельная часть программы — </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>посещение производства по обработке янтаря</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, где можно ближе увидеть главный символ региона.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2EB81B" w14:textId="77777777" w:rsidR="00BB6164" w:rsidRPr="00750CF7" w:rsidRDefault="00BB6164" w:rsidP="00BB6164">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дальше отправимся в Светлогорск. Во время </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пешеходной экскурсии</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>увидим водонапорную башню, парк, скульптуры Германа Брахерта, капеллу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, где сейчас находится органный зал, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>театр эстрады и район немецких вилл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F90AE97" w14:textId="77777777" w:rsidR="00A05089" w:rsidRPr="00A05089" w:rsidRDefault="00A05089" w:rsidP="00A05089">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...139 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05089">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>17:00 Окончание экскурсии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="1D921015" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00242D09" w:rsidRDefault="00312EA3" w:rsidP="00D0311F">
       <w:pPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВАЖНО! В связи со сменой сезонности в отеле цены при бронировании онлайн в отдельные даты и длительности могут незначительно отличаться от цены бумажного прайса. Корректная цена указана в кабинете онлайн. Данные цены носят ознакомительный характер!  Не оферта!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="0B6C0503" w14:textId="3575979C" w:rsidR="00E9325A" w:rsidRPr="00BB6164" w:rsidRDefault="00BB6164">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">стоимость тура, руб. на 1 человека: </w:t>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00312EA3" w:rsidRPr="00BB6164">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тоимость тура, руб. на 1 человека:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="19B1E518" w14:textId="77777777" w:rsidR="00D0311F" w:rsidRDefault="00D0311F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-749" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="5" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1888"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2415"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="1424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="00764AC1" w14:paraId="0452D771" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="18F754A5" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="637708DE" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Категория номера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="689C1F10" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3д/2н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="486090AA" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4д/3н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="3B9A9A28" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5д/4н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="3518C68D" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6д/5н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="1285D6C8" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7д/6н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="338D7C0A" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8д/7н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="55DC6D1D" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRPr="00D0311F" w:rsidRDefault="00312EA3">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...12 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="00464F59" w14:paraId="0E595243" w14:textId="77777777" w:rsidTr="00D511C3">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="006016DD">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="791FBEB9" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030A71">
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гостиница «Академическая», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="70390338" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>01.10-15.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E4B3A5" w14:textId="5C85999B" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4DCCA545" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="3EED2A39" w14:textId="63FB7B82" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>14700</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="2B79A499" w14:textId="2F68A128" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>22050</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="74AC5DE4" w14:textId="0B67B2C2" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>29400</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="139AEBA4" w14:textId="701FDA27" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>36750</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>36375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="394EB723" w14:textId="3751A11D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>44100</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>43650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="1BD49B46" w14:textId="58E2B566" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>51450</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="00F44DD2">
+          <w:p w14:paraId="465592F0" w14:textId="0D46E2E8" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>без питания, завтрак - 600 руб/чел</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="15"/>
+              <w:t>без питания, завтрак - 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> руб/чел</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF2D81A" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:rPr>
                 <w:color w:val="342A06"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="7FD7092D" w14:textId="77777777" w:rsidTr="00D511C3">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="13B58EA3" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372DC2D4" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71982105" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7437AD22" w14:textId="191194BD" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F9D5FC" w14:textId="352CD750" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0992D5EE" w14:textId="616E44C6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6125B379" w14:textId="59A75ABF" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>36375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6302A5" w14:textId="1628F236" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>43650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37695E0A" w14:textId="3AABC232" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60498743" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="342A06"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="3CE19A5E" w14:textId="77777777" w:rsidTr="004E2A34">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7787FC81" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EED620" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03996DCF" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30164C0E" w14:textId="4BA31F96" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62709538" w14:textId="53317B7D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141960E9" w14:textId="2B12D17B" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA77CC6" w14:textId="31DB3856" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>51000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306A7F43" w14:textId="73E686E6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>61200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A10430" w14:textId="5C94CF46" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>71400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2A468E" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="342A06"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="1F8B0A24" w14:textId="77777777" w:rsidTr="00E90BE9">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="469A2143" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FAEA53" w14:textId="0C62C061" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16.10-31.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC239B" w14:textId="12EA8A21" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EEC6A7" w14:textId="4E5055DC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5347CA3C" w14:textId="2BCA21C7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04264A46" w14:textId="27606F97" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFC172D" w14:textId="55AE17F6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2111F895" w14:textId="0C75D9E6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>35550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497A40CC" w14:textId="39AE4F42" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7214B5B0" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="342A06"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="6F4B0726" w14:textId="77777777" w:rsidTr="00E90BE9">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5BAB8F" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="33D15269" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="0053483C" w14:textId="4AC1DA88" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="1606E138" w14:textId="2D69DE74" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>14700</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11850</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="20FAD666" w14:textId="6BAE5584" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>22050</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="51FFB99D" w14:textId="57A50629" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>29400</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="5A808EAE" w14:textId="437721FC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>36750</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="10EE9077" w14:textId="56184073" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>44100</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>35550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="2B28E43F" w14:textId="551236FF" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>51450</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...2 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+          <w:p w14:paraId="5AC91582" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="342A06"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="2FC0A75C" w14:textId="77777777" w:rsidTr="00E90BE9">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="6B548D79" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="25C458D7" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7890E993" w14:textId="09E980FE" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5D9274" w14:textId="0F3D4780" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C85544" w14:textId="5FBBCED1" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7BE578" w14:textId="1412A971" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>31500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1F2FA4" w14:textId="312F228E" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>39375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D739AF2" w14:textId="4F7EFC2F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>47250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270BECD7" w14:textId="029D1FD6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>55125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F89AD0E" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="342A06"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="4A42EE2C" w14:textId="77777777" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8BB6EB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20F50E78" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гостиница «Турист», 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030A71">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7438D4CD" w14:textId="12937A2F" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.10-31.10.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4348BA0D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...16 lines deleted...]
-              <w:t>SNGL, руб.</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="58166F0B" w14:textId="4609FB4F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>20550</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="6FAEEF88" w14:textId="32AF7169" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>30825</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="25281BE2" w14:textId="0F9DBE37" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>41100</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="0EC28119" w14:textId="55E3CFAA" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>51375</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="56DF674F" w14:textId="19FBF352" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>61650</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>57600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA">
+          <w:p w14:paraId="538B29A0" w14:textId="57EB798D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>71925</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC8B67E" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B0DD1AB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C317B6B" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>с завтраком</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="515879BB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="21BC6ECD" w14:textId="77777777" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04B7F5C4" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="205C0346" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F64836" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="773CE06F" w14:textId="2D13A5C6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757AF197" w14:textId="1E5512B6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>25950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08932405" w14:textId="57C35900" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD99887" w14:textId="18D8F6B0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>43250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BD3C2D" w14:textId="48E4C95C" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>51900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBA489D" w14:textId="128AC5A0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>60550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
-[...3 lines deleted...]
-                <w:color w:val="342A06"/>
+          <w:p w14:paraId="148086B4" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="73CA8A43" w14:textId="77777777" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54F365EB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1899D219" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601DC7DF" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71899817" w14:textId="4DDA57EC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469CA1A4" w14:textId="4BBC6035" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F1F104" w14:textId="499D1E92" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B7D12A" w14:textId="3F777D84" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>57000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE00044" w14:textId="0DC2C1A1" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>68400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B771089" w14:textId="030C685C" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>79800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61C23DD2" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00C502D6" w:rsidTr="003903AC">
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="001F1573" w14:paraId="714901BA" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
-          <w:trHeight w:val="367"/>
+          <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+          <w:p w14:paraId="3C271889" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030A71">
               <w:rPr>
-                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Гостиница «Пруссия», без звезд</w:t>
+              <w:t>Гостиница «Золотая бухта», 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...2 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+          <w:p w14:paraId="4AC38174" w14:textId="24E61D27" w:rsidR="006E244A" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00030A71">
-[...1 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-30.09</w:t>
+              <w:t>комфорты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBDB433" w14:textId="60DAF3B0" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.10-31.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="67B70C2D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="745AF9BA" w14:textId="6E932374" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>13470</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="612B5D8A" w14:textId="04E0600F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>20205</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="57B05278" w14:textId="19F840E6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>26940</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="2258AF8B" w14:textId="5A5FE4A3" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>33675</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3F533B31" w14:textId="1DE01D95" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>40410</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="77129C84" w14:textId="304BC1DC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>47145</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>47880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="003903AC" w:rsidRDefault="00941FEA" w:rsidP="003903AC">
-[...3 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="200B6C5D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>без питания, завтрак – 860 руб/чел</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="3C5601D2" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
-          <w:trHeight w:val="126"/>
+          <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="18D42386" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D639556" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="1064CCED" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00C5160C">
+          <w:p w14:paraId="06165AEC" w14:textId="3FD2AA9E" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>13030</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="22AAB367" w14:textId="52F13F8A" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>19545</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="09B13B95" w14:textId="5F740EA0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>26060</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="6F476957" w14:textId="3208FC65" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>32575</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="21A120E0" w14:textId="2DB89A94" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>39090</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>39360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3D76E500" w14:textId="71F75F24" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>45605</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="153C109D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="1B4116AE" w14:textId="77777777" w:rsidTr="003903AC">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4A90A443" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FA896A" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="0B7670A4" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="59CC01D8" w14:textId="13F20AC5" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>20790</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="026F9324" w14:textId="16EF8AF0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>31185</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="0D6C6D20" w14:textId="7AD1BBFF" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="006E244A" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>41580</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="13A31C14" w14:textId="19C1FB71" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>51975</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>53400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="7378DF43" w14:textId="6B910E85" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>62370</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>64080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="7F1A0FC9" w14:textId="60114758" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00286D04" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>72765</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>74760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="25DC9B5D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="3492C65A" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
-          <w:trHeight w:val="388"/>
+          <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...2 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="2B0FC729" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:widowControl/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...18 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030A71">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...774 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Гостиница «Золотая бухта», 3*</w:t>
+              <w:t>Гостиница  «Шерлок», без звезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2FCF9174" w14:textId="5205179B" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00030A71">
-[...1 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-30.09</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>01.10-31.10.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="490BE9BB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6912758F" w14:textId="7D7390AE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0434EBDC" w14:textId="5B2252B7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D490287" w14:textId="0C5CD9B6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F2EA4E" w14:textId="2C5E1DE7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26139684" w14:textId="329BBA9D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58821A3F" w14:textId="029ACE5D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
-              <w:rPr>
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56438</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1235C9FE" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с завтраком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w14:paraId="66832306" w14:textId="77777777" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="111"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD0438F" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00030A71">
-[...4 lines deleted...]
-              <w:t>DBL/TWIN, руб.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BCAF20" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169720F0" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3ED76783" w14:textId="10BF1725" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>15150</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="68AADBA3" w14:textId="29F9539B" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>22725</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="7DB8EE41" w14:textId="42F291F7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>30300</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3A991EFC" w14:textId="75C6EEAD" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>37875</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="1F468EA1" w14:textId="0D8308D7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>45450</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...27 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="70DA6B3C" w14:textId="64A5910A" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>53200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0650D835" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="4E7DDA07" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4FE378BE" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...260 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
+          <w:p w14:paraId="649BE983" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4C5A3449" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B94AB5D" w14:textId="65F9B229" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="661" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517ED644" w14:textId="45B76895" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EED37C" w14:textId="587ADDB9" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>36000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A33FB4A" w14:textId="5B07D461" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273C050D" w14:textId="64059CDC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>54000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A7BEB" w14:textId="61F875EA" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00314F92" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
               </w:pBdr>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>SNGL, руб.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>63000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7590C90C" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="001F1573" w14:paraId="0E3D8A6D" w14:textId="77777777" w:rsidTr="002008CF">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="252426AF" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Гостиница «Калининград», 3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2672B033" w14:textId="2396D35D" w:rsidR="004E2A34" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Стандарт</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762F0C98" w14:textId="6C375BF1" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.10-31.10.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06031A6F" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="4019C780" w14:textId="13927645" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>21750</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="380755AA" w14:textId="6AECA9C5" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>32625</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="0C6E1E46" w14:textId="3A08F789" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>43500</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="778C09CA" w14:textId="1BE2EF4B" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>54375</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="52608A96" w14:textId="1E0DEAA0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-              <w:t>65250</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="5CB16E3D" w14:textId="2D30BF53" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...280 lines deleted...]
-              <w:t>66150</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:widowControl/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDEFA85" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="DejaVu Sans"/>
-[...10 lines deleted...]
-              <w:t>с завтраком</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>без питания, завтрак – 700 руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="34541EA9" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
-          <w:trHeight w:val="111"/>
+          <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...2 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="69F41D5C" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
+          <w:p w14:paraId="5517413D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="782EB3CC" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="32B495DE" w14:textId="74CFFC05" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>16810</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="54E629C2" w14:textId="239D84B8" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>25215</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="1CDCD597" w14:textId="64DC086D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>33620</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="5EFABAB9" w14:textId="6C02CDD6" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>42025</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="53DA463D" w14:textId="5226B351" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>50430</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00531E52">
-[...9 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="77C575BD" w14:textId="42289504" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:t>58835</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="15"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D42BCDB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
-[...531 lines deleted...]
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="7128927F" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A29120A" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...240 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF"/>
+          <w:p w14:paraId="34A5B88A" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="54A554BB" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="65B07887" w14:textId="188AE5C5" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>33210</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3E0CB0C7" w14:textId="0C744DDE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>49815</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="07E6A50D" w14:textId="2B1BB1E0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>66420</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>44700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3656A6A2" w14:textId="159E9BD9" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>83025</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>55875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="3543768F" w14:textId="04948E60" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>99630</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
+          <w:p w14:paraId="78282064" w14:textId="0EDF0218" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00D35E83" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>116235</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>78225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="000A25DF">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="366F915E" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
+      <w:tr w:rsidR="004E2A34" w14:paraId="6ECE4A11" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...2 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="3C88F9B0" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...9 lines deleted...]
-              <w:t>01.09-30.09</w:t>
+          <w:p w14:paraId="7EF7F0D2" w14:textId="630C4369" w:rsidR="004E2A34" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Студия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396ED7E5" w14:textId="6882F719" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>01.10-31.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="6C5D5085" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="52E6E079" w14:textId="183C3B41" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>16605</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="7E3E59FF" w14:textId="45A85DE0" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>24910</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="390F75E3" w14:textId="2F073625" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>33210</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="212A4ED2" w14:textId="2D1F0E87" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>41513</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>51000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="6F1EA175" w14:textId="0BD42BBF" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>49815</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>61200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="0524F72D" w14:textId="351861DB" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>58120</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>71400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="762B1B96" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
+      <w:tr w:rsidR="004E2A34" w14:paraId="247918F0" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...2 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="7AFC62B0" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C"/>
+          <w:p w14:paraId="3F62E529" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4FFE2D09" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="6512959F" w14:textId="03D1BB50" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>20450</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="1502EF6C" w14:textId="1D5C08DF" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>30675</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>29100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="2CA7C2F9" w14:textId="0AF41FDE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>40900</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>38800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="3AEFA1E6" w14:textId="7B855F1D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>51125</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="1622CD6C" w14:textId="6D6945ED" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>61350</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>58200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="502F6C0B" w14:textId="24B7F2D4" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>71575</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>67900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="4650CA99" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="0063166F">
+      <w:tr w:rsidR="004E2A34" w14:paraId="51E2EB29" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
-          <w:trHeight w:val="126"/>
+          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...2 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="54BE825B" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C"/>
+          <w:p w14:paraId="2B9BCEBA" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="13567E1B" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="78307EB0" w14:textId="362BF8FE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>27060</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>34800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="77791E92" w14:textId="00F3A91F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>40590</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>52200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="7C96B1F5" w14:textId="6FEB1B91" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>54120</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>69600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="3C360C00" w14:textId="7AFFAD2B" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>67650</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>87000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="0077298E" w14:textId="54739922" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>81180</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>104400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="7681DFFC" w14:textId="7C97C2AB" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00800F3F" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>94710</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>121800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="6F7AB79D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="0440E716" w14:textId="77777777" w:rsidTr="002008CF">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="096457BE" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65B94">
               <w:rPr>
-                <w:rFonts w:cs="DejaVu Sans"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Гостиница «Калининград», 3*</w:t>
+              <w:t>Гостиница «Дона», 3*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6986D150" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65B94">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>(доп. место на ребенка до 14 лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...2 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+          <w:p w14:paraId="7878E00C" w14:textId="034E5FC4" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>стандарт</w:t>
+              <w:t>01.10-31.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="50382BA9" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="15EFE39D" w14:textId="71C16030" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="001F1573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>16230</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="2EFBC31F" w14:textId="302D3C86" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>24345</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="0B7941E0" w14:textId="1399669E" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>32460</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="45E0D809" w14:textId="7C6E729F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>40575</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="5DCCAACF" w14:textId="02016548" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>48690</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="0FC1A35D" w14:textId="677FD022" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>56805</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F44DD2" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="12A4EA4C" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BBD3256" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...23 lines deleted...]
-              <w:t>руб/чел</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>С завтраком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="002008CF">
+      <w:tr w:rsidR="004E2A34" w14:paraId="6A2B7862" w14:textId="77777777" w:rsidTr="003903AC">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="48EDE24D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="690F7D5C" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="12492703" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="1B6A69D8" w14:textId="1E13A80F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="001F1573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="5C6B4F72" w14:textId="2809F979" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="1BD3A94D" w14:textId="05DB7E39" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="22129D21" w14:textId="77B3939F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>-</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>35750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="3F22D0A2" w14:textId="6691BDA7" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="35AAA1EE" w14:textId="05678A44" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="6E130173" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="004E2A34" w14:paraId="6E9AF39D" w14:textId="77777777" w:rsidTr="004E2A34">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...37 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="20B63F1D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00F65B94" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...491 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0AA00A83" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="38C0084D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...15 lines deleted...]
-              <w:t>DBL/TWIN+EXB, руб.</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="3A0B3B1A" w14:textId="087686AC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="001F1573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>19550</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="5BE73913" w14:textId="77990B51" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>29325</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>31320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="50856591" w14:textId="0BC69699" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>39100</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>41760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="28965973" w14:textId="55392291" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>48875</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>52200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="2AF2483A" w14:textId="53C14D9A" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>58650</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>62640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00F65B94" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
+          <w:p w14:paraId="2BC99C6F" w14:textId="1906ED8D" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="0052727E" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>68425</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>73080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="004F723C">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="70830D1D" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
-[...3338 lines deleted...]
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="001F1573" w14:paraId="289280C6" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7C48E244" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030A71">
               <w:rPr>
-                <w:rFonts w:cs="DejaVu Sans"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Гостиница «Изола», без звезд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5CE2D640" w14:textId="05422AF9" w:rsidR="004E2A34" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00030A71">
-[...1 lines deleted...]
-                <w:rFonts w:cs="DejaVu Sans"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>01.06-31.08</w:t>
-            </w:r>
+              <w:t>01.10-31.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="131D4DE8" w14:textId="0AD307E7" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="664272DA" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="1E3D1088" w14:textId="39EA5648" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>18900</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="27AFE422" w14:textId="742FEE61" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>28350</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>24300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="21CFC512" w14:textId="5917CFB2" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>37800</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>32400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="3AC7F96A" w14:textId="3FB5028F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>47250</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>40500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="24B821FD" w14:textId="1AACF95B" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>56700</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>48600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="46FCAF84" w14:textId="3CE30E5C" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>66150</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>56700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="66E6352A" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Без питания, завтрак 1000 руб/чел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="00813ED6" w14:paraId="2B55F4EA" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1762F0B7" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="49B96C94" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="69874A45" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DBL/TWIN+EXB, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="06393779" w14:textId="6DFCD541" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="5C11E0D7" w14:textId="6DD8FA45" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="34EB87AD" w14:textId="621A5CCE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="4AC0BD15" w14:textId="1E300816" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="5F22A22C" w14:textId="68BB41D1" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="4EB46021" w14:textId="4D7035AD" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>--</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="78D8AC46" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="004E2A34" w:rsidRPr="00813ED6" w14:paraId="08F20AC8" w14:textId="77777777" w:rsidTr="009C51B6">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1BA175AC" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00030A71" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1C2C17F6" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="629FEEFD" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0311F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNGL, руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="2CA049B6" w14:textId="2CDA03FC" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>31650</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="1C3890E1" w14:textId="47A36304" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>47475</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>31950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="411ABF56" w14:textId="77F26547" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>63300</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>42600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="3A2B178A" w14:textId="53F7E93A" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>79125</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="2232E60C" w14:textId="495B44EE" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>94950</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>63900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00030A71" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
+          <w:p w14:paraId="15B016D4" w14:textId="62F65A6F" w:rsidR="004E2A34" w:rsidRPr="003421F2" w:rsidRDefault="00395573" w:rsidP="004E2A34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>110775</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>74550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00813ED6" w:rsidRDefault="00941FEA" w:rsidP="00030A71">
-[...1 lines deleted...]
-              <w:pStyle w:val="15"/>
+          <w:p w14:paraId="1F688CE6" w14:textId="77777777" w:rsidR="004E2A34" w:rsidRPr="00D0311F" w:rsidRDefault="004E2A34" w:rsidP="004E2A34">
+            <w:pPr>
+              <w:pStyle w:val="19"/>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...2451 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="0DF4BF53" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура входит: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>транспортное и экскурсионное обслуживание по программе, экологические сборы, проживание в выбранной гостинице в Калининграде.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="015C8C8D" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="5688B5F1" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRPr="006E4D6C" w:rsidRDefault="00941FEA" w:rsidP="00813ED6">
+    <w:p w14:paraId="2D69703B" w14:textId="7505755D" w:rsidR="00813ED6" w:rsidRDefault="00312EA3" w:rsidP="00737D2F">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Дополнительно оплачивается:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813ED6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Трансфер ж/д вокзал- гостиница –от1200 руб</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00813ED6">
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00737D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00737D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Трансфер ж/д вокзал- гостиница –от</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1200 руб</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>., аэропорт –гости</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813ED6">
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ница -от 1800  </w:t>
+        <w:t>ница -от 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813ED6">
+      <w:r w:rsidR="00737D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">руб., завтраквгост. </w:t>
+        <w:t>руб.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00813ED6">
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Пруссия»- 600руб., завтрак в хостеле «Подмосковье»- 700 руб., завтрак в гост «Дейма»- 600 руб., завтрак в апарт-отеле «Старт»- 750 руб., завтрак в гост. «Академическая»- 600руб., завтрак  в гост «Золотая бухта»- 860 руб., завтрак в гост «Изола»- 1000 руб., завтрак в гост «Маяк»- 750 руб, завтрак в гост «Ривер сайд»- 1100 руб., завтрак в гост. «Калининград»- 700 руб. </w:t>
+        <w:t>., завтрак в завтрак в гост. «Академическая»- 6</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00737D2F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">50 </w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руб., завтрак  в гост «Золотая бухта»- 860 руб., завтрак в гост «Изола»- 1000 руб</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F" w:rsidRPr="00EC0D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>завтрак в гост. «Калининград»-</w:t>
+      </w:r>
+      <w:r w:rsidR="00737D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 700 руб./чел.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="00BD36B3">
+    <w:p w14:paraId="41034181" w14:textId="77777777" w:rsidR="00BD36B3" w:rsidRDefault="00BD36B3" w:rsidP="00BD36B3">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="34F4C2F0" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="2CE73932" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ВАЖНО!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="3D89FBFF" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В день начала тура (к 12:00) туристы должны получить информационное письмо у администратора своего отеля, в котором указано точное место и время (МЕСТНОЕ!) сбора на экскурсии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="71952E64" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>2. Время начала и окончания экскурсий в программе указано ОРИЕНТИРОВОЧНОЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="581C9DC2" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00312EA3">
       <w:pPr>
         <w:ind w:left="-454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Места посадок на экскурсии:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9852" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="3800"/>
         <w:gridCol w:w="3619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w14:paraId="7741A8F2" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="5CDCFF34" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk238483898"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Название гостиницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="25376507" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Место посадки в автобус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="592B900A" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Как добраться</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="00A3549C" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w:rsidRPr="001F1573" w14:paraId="6B9FDFCA" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB3989" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Турист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="3CDB0CB8" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>У гостиницы Турист (ул. Невского, 53)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="3A83C16A" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w14:paraId="37F2C8F7" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5931E1" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Академическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="4BDB7B59" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>У гостиницы Турист (ул. Невского, 53)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
-[...1 lines deleted...]
-              <w:pStyle w:val="a2"/>
+          <w:p w14:paraId="3E17F3DA" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w:rsidRPr="0015744F" w14:paraId="4B8202EB" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="00730CE6" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78146C3E" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Золотая бухта </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42896F6C" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="0015744F" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Гостиница «Калининград» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D846777" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="0015744F" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">15-20 </w:t>
             </w:r>
             <w:r w:rsidRPr="0015744F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> мин пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w:rsidRPr="0015744F" w14:paraId="1924E060" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B6BE2C" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Шерлок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAA7ECA" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="0015744F" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCEFF4C" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="0015744F" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10 мин на автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w14:paraId="06FCFA38" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C08D94" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Пруссия</w:t>
+              <w:t>Калининград</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14044447" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Гостиницы «Калининград»</w:t>
+              <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BC25A6" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w14:paraId="68E39A2B" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3217F091" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ривер Сайд </w:t>
+              <w:t>Изола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B74BA50" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRPr="0015744F" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="281C833E" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>10 мин на автобусе</w:t>
+              <w:t>10-15 минут пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
+      <w:tr w:rsidR="00480EE7" w14:paraId="3C73BFE7" w14:textId="77777777" w:rsidTr="00762D70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9E49BF" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRPr="002E6CC3" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
+            <w:pPr>
+              <w:pStyle w:val="aff7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E6CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Калининград</w:t>
+              <w:t>Дона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19801455" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гостиница «Калининград»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA" w:rsidP="009C51B6">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6198C2BD" w14:textId="77777777" w:rsidR="00480EE7" w:rsidRDefault="00480EE7" w:rsidP="00762D70">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t>10-15 минут пешком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00941FEA" w:rsidTr="009C51B6">
-[...483 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="03219A7C" w14:textId="093F2FE2" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
+      <w:pPr>
+        <w:ind w:left="-454"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D789247" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="55907366" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+    <w:p w14:paraId="21A80672" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+      <w:pPr>
+        <w:ind w:left="-454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  Служба приема туристов  24 часа,  тел. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">88002503909 (звонок бесплатный) или 89062388305.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Все дополнительные вопросы туристы могут задать, позвонив в службу приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460BF697" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+      <w:pPr>
+        <w:ind w:left="-454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.  Обращаем Ваше внимание на расчетный час в отеле: заселение в 14:00, выселение до 12:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FFDB04" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+      <w:pPr>
+        <w:ind w:left="-454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6.  Фирма оставляет за собой право менять порядок экскурсий, не меняя программы в целом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19821254" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+      <w:pPr>
+        <w:ind w:left="-454" w:right="-794"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  При заказе трансфера туристов встречают с табличкой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с ФАМИЛИЕЙ туриста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E05ED3E" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00312EA3">
+      <w:pPr>
+        <w:ind w:left="-454" w:right="-794"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Трансфер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>НЕ является</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346B3D5D" w14:textId="77777777" w:rsidR="00764AC1" w:rsidRDefault="00764AC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00941FEA" w:rsidSect="00C9393F">
+    <w:sectPr w:rsidR="00764AC1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="232" w:right="282" w:bottom="234" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="69789653" w14:textId="77777777" w:rsidR="00CB0C88" w:rsidRDefault="00CB0C88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="799AB3C8" w14:textId="77777777" w:rsidR="00CB0C88" w:rsidRDefault="00CB0C88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...16 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="simsun;宋体">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43B863E5" w14:textId="77777777" w:rsidR="00CB0C88" w:rsidRDefault="00CB0C88">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00941FEA" w:rsidRDefault="00941FEA">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="23B1D2A0" w14:textId="77777777" w:rsidR="00CB0C88" w:rsidRDefault="00CB0C88">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402930BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F73EAE30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="брь)_眾飪皟榁᥀ƤGGⴜ:岰ᾋ×̪쮲㐵Ⲑ2Ⱄ:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="3"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="䜠:ᾯ峦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="879511374">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:ulTrailSpace/>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764AC1"/>
-    <w:rsid w:val="000128B6"/>
     <w:rsid w:val="00030A71"/>
     <w:rsid w:val="000A25DF"/>
     <w:rsid w:val="000A289A"/>
     <w:rsid w:val="00102376"/>
-    <w:rsid w:val="0015744F"/>
     <w:rsid w:val="001771A4"/>
+    <w:rsid w:val="001F1573"/>
     <w:rsid w:val="002008CF"/>
     <w:rsid w:val="00220752"/>
     <w:rsid w:val="00230689"/>
     <w:rsid w:val="00242D09"/>
+    <w:rsid w:val="00286D04"/>
     <w:rsid w:val="002B496C"/>
     <w:rsid w:val="00312EA3"/>
+    <w:rsid w:val="00314F92"/>
     <w:rsid w:val="00315804"/>
     <w:rsid w:val="00341FD6"/>
+    <w:rsid w:val="003421F2"/>
     <w:rsid w:val="003751D0"/>
     <w:rsid w:val="00375EE6"/>
     <w:rsid w:val="003903AC"/>
+    <w:rsid w:val="00395573"/>
     <w:rsid w:val="0041259C"/>
     <w:rsid w:val="00441449"/>
+    <w:rsid w:val="00464F59"/>
+    <w:rsid w:val="00480EE7"/>
     <w:rsid w:val="004C0D93"/>
+    <w:rsid w:val="004E2A34"/>
     <w:rsid w:val="004F723C"/>
+    <w:rsid w:val="0052727E"/>
     <w:rsid w:val="00531E52"/>
     <w:rsid w:val="00554EB5"/>
-    <w:rsid w:val="00571844"/>
     <w:rsid w:val="006016DD"/>
     <w:rsid w:val="00612204"/>
-    <w:rsid w:val="0063166F"/>
     <w:rsid w:val="00633C40"/>
-    <w:rsid w:val="006E4D6C"/>
+    <w:rsid w:val="006B1E3C"/>
+    <w:rsid w:val="006E244A"/>
     <w:rsid w:val="00707A4C"/>
-    <w:rsid w:val="00730CE6"/>
+    <w:rsid w:val="00737D2F"/>
     <w:rsid w:val="00764AC1"/>
     <w:rsid w:val="007D36B2"/>
+    <w:rsid w:val="00800F3F"/>
     <w:rsid w:val="00813ED6"/>
+    <w:rsid w:val="00873F6E"/>
     <w:rsid w:val="008A3D7C"/>
-    <w:rsid w:val="008E0ADC"/>
+    <w:rsid w:val="009064B7"/>
     <w:rsid w:val="009107E5"/>
-    <w:rsid w:val="00941FEA"/>
     <w:rsid w:val="00992DB6"/>
     <w:rsid w:val="009C51B6"/>
-    <w:rsid w:val="009F15DF"/>
     <w:rsid w:val="00A05089"/>
     <w:rsid w:val="00A245A6"/>
     <w:rsid w:val="00A274D6"/>
-    <w:rsid w:val="00A3549C"/>
     <w:rsid w:val="00A56467"/>
+    <w:rsid w:val="00A96DDA"/>
     <w:rsid w:val="00AB2046"/>
     <w:rsid w:val="00AC2E56"/>
     <w:rsid w:val="00AF7263"/>
     <w:rsid w:val="00B37B81"/>
     <w:rsid w:val="00B4143A"/>
     <w:rsid w:val="00B73805"/>
+    <w:rsid w:val="00BB6164"/>
     <w:rsid w:val="00BB73CA"/>
     <w:rsid w:val="00BD36B3"/>
     <w:rsid w:val="00C324C9"/>
     <w:rsid w:val="00C502D6"/>
     <w:rsid w:val="00C505FE"/>
     <w:rsid w:val="00C5160C"/>
     <w:rsid w:val="00C87C1A"/>
     <w:rsid w:val="00C900A2"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rsid w:val="00CB0C88"/>
+    <w:rsid w:val="00D0311F"/>
+    <w:rsid w:val="00D35E83"/>
     <w:rsid w:val="00D668E0"/>
     <w:rsid w:val="00D80D95"/>
+    <w:rsid w:val="00D860E4"/>
     <w:rsid w:val="00DE74CC"/>
-    <w:rsid w:val="00E270B5"/>
+    <w:rsid w:val="00E9325A"/>
+    <w:rsid w:val="00EA556F"/>
     <w:rsid w:val="00EA6A9E"/>
     <w:rsid w:val="00EE1A77"/>
     <w:rsid w:val="00EE5F3E"/>
     <w:rsid w:val="00EF101A"/>
     <w:rsid w:val="00F44DD2"/>
     <w:rsid w:val="00F65B94"/>
     <w:rsid w:val="00F6629D"/>
     <w:rsid w:val="00F66BAE"/>
     <w:rsid w:val="00FA0938"/>
     <w:rsid w:val="00FA7730"/>
     <w:rsid w:val="00FD153E"/>
-    <w:rsid w:val="00FF7804"/>
+    <w:rsid w:val="00FE2A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:uiCompat97To2003/>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="723C91B0"/>
+  <w15:docId w15:val="{34BE7CD6-941A-428A-B70B-A124E429B064}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
-    <w:lsdException w:name="Body Text" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20973,54 +15640,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -21085,5669 +15752,13231 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="1"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="1"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="1"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="140"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="365F91"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="595959"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="11"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="595959"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="29"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="30"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:smallCaps/>
-      <w:color w:val="5A5A5A"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:color w:val="800080"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char1">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="No Spacing"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="af"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Заголовок Знак"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar1">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar1">
-[...5 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar1">
-[...5 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar1">
-[...5 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Caption">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9393F"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableGrid">
+  </w:style>
+  <w:style w:type="table" w:styleId="af9">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="12">
     <w:name w:val="Plain Table 1"/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
     <w:name w:val="Plain Table 2"/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
     <w:name w:val="Plain Table 3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Plain Table 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Plain Table 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-1">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Grid Table 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-3">
+    <w:name w:val="Grid Table 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-4">
+    <w:name w:val="Grid Table 4"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-7">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
+    <w:name w:val="List Table 1 Light"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-20">
+    <w:name w:val="List Table 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-30">
+    <w:name w:val="List Table 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-40">
+    <w:name w:val="List Table 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-50">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-60">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-70">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Plain Table 4"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Plain Table 5"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Grid Table 1 Light"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1366 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...64 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1281 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="afe"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff0">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9393F"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="aff1">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...24 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="92">
     <w:name w:val="Основной шрифт абзаца9"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
     <w:name w:val="WW8Num1z4"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
     <w:name w:val="WW8Num1z5"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
     <w:name w:val="WW8Num1z6"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
     <w:name w:val="WW8Num1z7"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
     <w:name w:val="WW8Num1z8"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="8">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="82">
     <w:name w:val="Основной шрифт абзаца8"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="7">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="72">
     <w:name w:val="Основной шрифт абзаца7"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="6">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="62">
     <w:name w:val="Основной шрифт абзаца6"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="5">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="53">
     <w:name w:val="Основной шрифт абзаца5"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="4">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="43">
     <w:name w:val="Основной шрифт абзаца4"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
     <w:name w:val="Основной шрифт абзаца3"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Absatz-Standardschriftart"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="2">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="Основной шрифт абзаца2"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
     <w:name w:val="WW-Absatz-Standardschriftart"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
     <w:name w:val="WW-Absatz-Standardschriftart1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
     <w:name w:val="WW-Absatz-Standardschriftart11"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
     <w:name w:val="WW-Absatz-Standardschriftart111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
     <w:name w:val="WW-Absatz-Standardschriftart1111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
     <w:name w:val="WW-Absatz-Standardschriftart11111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="Основной шрифт абзаца1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111111">
     <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111111111111"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
     <w:name w:val="Символ нумерации"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="Маркеры списка"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="Times New Roman" w:hAnsi="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
     <w:name w:val="Основной текст Знак"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...21 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="a0">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff6">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="100">
     <w:name w:val="Указатель10"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73">
     <w:name w:val="Название объекта7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93">
     <w:name w:val="Указатель9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63">
     <w:name w:val="Название объекта6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83">
     <w:name w:val="Указатель8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54">
     <w:name w:val="Название объекта5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74">
     <w:name w:val="Указатель7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44">
     <w:name w:val="Название объекта4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64">
     <w:name w:val="Указатель6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34">
     <w:name w:val="Название объекта3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55">
     <w:name w:val="Указатель5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
     <w:name w:val="Название объекта2"/>
-    <w:basedOn w:val="1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45">
     <w:name w:val="Указатель4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Название объекта1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
     <w:name w:val="Указатель3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
     <w:name w:val="Название2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Название1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
     <w:name w:val="Указатель1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="Содержимое таблицы"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="a2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="aff7"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
     <w:name w:val="Блочная цитата"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:after="283"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="101">
     <w:name w:val="Название объекта10"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9393F"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
     <w:name w:val="Без интервала1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
     <w:name w:val="Обычная таблица1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9393F"/>
+    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="DejaVu Sans"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:val="en-US" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
     <w:name w:val="Название объекта11"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:rsid w:val="00B37B81"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="1450516311">
+    <w:div w:id="1124271568">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1450516312">
+    <w:div w:id="1476945902">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1450516313">
+    <w:div w:id="1849169949">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...43 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5F91923-D853-43CD-A3E4-C8F4304625C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal_Wordconv.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Outlook</Application>
+  <Pages>5</Pages>
+  <Words>3045</Words>
+  <Characters>17357</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>20362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Тур  по Калининградской области  с заездом в любой день </dc:title>
-  <dc:subject/>
+  <dc:title/>
   <dc:creator>one</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>